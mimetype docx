--- v0 (2026-05-13)
+++ v1 (2026-06-30)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="0DAB9C09" w14:textId="02C29BCD" w:rsidR="007E0A37" w:rsidRDefault="00D71749" w:rsidP="00864CA5">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7EDFB793" wp14:editId="1442AE10">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:posOffset>-84455</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>-643255</wp:posOffset>
             </wp:positionV>
@@ -134,160 +134,96 @@
     </w:p>
     <w:p w14:paraId="21F6EA87" w14:textId="5D1C59A0" w:rsidR="00DB61C1" w:rsidRDefault="00D71749" w:rsidP="00E06C69">
       <w:pPr>
         <w:ind w:left="58"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1890128A" w14:textId="77777777" w:rsidR="00DB61C1" w:rsidRPr="0059213C" w:rsidRDefault="00DB61C1" w:rsidP="00E06C69">
       <w:pPr>
         <w:ind w:left="58"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7865BCF9" w14:textId="572A0794" w:rsidR="00864CA5" w:rsidRPr="0098586B" w:rsidRDefault="00DB61C1" w:rsidP="00DB61C1">
-[...41 lines deleted...]
-        <w:t xml:space="preserve">He is the Faculty Director of Stanford’s new applied </w:t>
+    <w:p w14:paraId="4497D706" w14:textId="781ED1C3" w:rsidR="00051129" w:rsidRDefault="00594641" w:rsidP="00E06C69">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00594641">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dr. Schulman is a Professor of Medicine, and, by courtesy, Professor of Operations, Information and Technology at Stanford’s Graduate School of Business. He serves as an Associate Chair of the Department of Medicine. He is the Faculty Director of Stanford’s new applied </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="00C412B1">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00594641">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
         </w:rPr>
         <w:t>master</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00C412B1">
-[...33 lines deleted...]
-        <w:t xml:space="preserve">at the Stanford University School of </w:t>
+      <w:r w:rsidRPr="00594641">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> degree program, the Master of Science in Clinical Informatics Management program. He also serves as Deputy Director of the Clinical Excellence Research Center (CERC) at the Stanford University School of </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="00D75C5F" w:rsidRPr="0098586B">
-[...9 lines deleted...]
-        <w:t>e, and</w:t>
+      <w:r w:rsidRPr="00594641">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Medicine, and</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00D75C5F">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00594641">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> has an appointment in the Department of Health Policy (by courtesy).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4497D706" w14:textId="77777777" w:rsidR="00051129" w:rsidRDefault="00051129" w:rsidP="00E06C69">
+    <w:p w14:paraId="1C639EFE" w14:textId="77777777" w:rsidR="00594641" w:rsidRDefault="00594641" w:rsidP="00E06C69">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1250B344" w14:textId="7FE09EA8" w:rsidR="00F2581A" w:rsidRPr="00F2581A" w:rsidRDefault="00D728E8" w:rsidP="00EE580F">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0059213C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
         </w:rPr>
@@ -460,156 +396,156 @@
     </w:p>
     <w:p w14:paraId="449DEF20" w14:textId="52B8213F" w:rsidR="00C30A5E" w:rsidRPr="004D27DE" w:rsidRDefault="00C30A5E" w:rsidP="00F474C2">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00C30A5E" w:rsidRPr="004D27DE" w:rsidSect="00F60416">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="2160" w:right="1800" w:bottom="1440" w:left="1800" w:header="1260" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7698E233" w14:textId="77777777" w:rsidR="00B20A38" w:rsidRDefault="00B20A38">
+    <w:p w14:paraId="1EC6F45C" w14:textId="77777777" w:rsidR="00377177" w:rsidRDefault="00377177">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1AA2179A" w14:textId="77777777" w:rsidR="00B20A38" w:rsidRDefault="00B20A38">
+    <w:p w14:paraId="7BDD5A39" w14:textId="77777777" w:rsidR="00377177" w:rsidRDefault="00377177">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:panose1 w:val="020B0600040502020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2946F228" w14:textId="77777777" w:rsidR="00B20A38" w:rsidRDefault="00B20A38">
+    <w:p w14:paraId="266C5064" w14:textId="77777777" w:rsidR="00377177" w:rsidRDefault="00377177">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="101A5976" w14:textId="77777777" w:rsidR="00B20A38" w:rsidRDefault="00B20A38">
+    <w:p w14:paraId="62D90D4C" w14:textId="77777777" w:rsidR="00377177" w:rsidRDefault="00377177">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="550D2CAF" w14:textId="77777777" w:rsidR="00C91C77" w:rsidRDefault="00C91C77">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:ind w:left="-675"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="47A4221A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F208AF3C"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
@@ -686,220 +622,226 @@
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="435830422">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="171"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="130"/>
   <w:embedSystemFonts/>
   <w:hideSpellingErrors/>
   <w:hideGrammaticalErrors/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00913C17"/>
     <w:rsid w:val="000076AD"/>
     <w:rsid w:val="0004231C"/>
     <w:rsid w:val="00051129"/>
     <w:rsid w:val="00074A10"/>
     <w:rsid w:val="000B3C43"/>
     <w:rsid w:val="00154AD2"/>
     <w:rsid w:val="001C29EB"/>
     <w:rsid w:val="001C6466"/>
     <w:rsid w:val="001D1A9E"/>
     <w:rsid w:val="001F61AE"/>
     <w:rsid w:val="002464F7"/>
     <w:rsid w:val="0025006F"/>
     <w:rsid w:val="00286C53"/>
     <w:rsid w:val="002C2C4D"/>
     <w:rsid w:val="002D4AB0"/>
     <w:rsid w:val="0030441E"/>
     <w:rsid w:val="003746A3"/>
+    <w:rsid w:val="00377177"/>
     <w:rsid w:val="003B64FB"/>
     <w:rsid w:val="003D1108"/>
     <w:rsid w:val="0040183B"/>
     <w:rsid w:val="00437020"/>
     <w:rsid w:val="00461E42"/>
     <w:rsid w:val="00462125"/>
     <w:rsid w:val="00475C40"/>
     <w:rsid w:val="00494B8E"/>
     <w:rsid w:val="004B7EBD"/>
     <w:rsid w:val="004D03AA"/>
     <w:rsid w:val="004D27DE"/>
     <w:rsid w:val="004D31C6"/>
     <w:rsid w:val="00544A33"/>
     <w:rsid w:val="0059213C"/>
+    <w:rsid w:val="00594641"/>
     <w:rsid w:val="005F5550"/>
     <w:rsid w:val="00610278"/>
     <w:rsid w:val="00627DE0"/>
     <w:rsid w:val="006338D9"/>
+    <w:rsid w:val="00692CF1"/>
     <w:rsid w:val="00694E37"/>
     <w:rsid w:val="006E2CB2"/>
     <w:rsid w:val="006E56F4"/>
     <w:rsid w:val="006F232B"/>
     <w:rsid w:val="006F4982"/>
     <w:rsid w:val="0070150D"/>
     <w:rsid w:val="00720EC9"/>
     <w:rsid w:val="007620A0"/>
     <w:rsid w:val="007833B1"/>
     <w:rsid w:val="007C7BC3"/>
     <w:rsid w:val="007E0A37"/>
     <w:rsid w:val="007E3244"/>
     <w:rsid w:val="007F6299"/>
     <w:rsid w:val="00807D69"/>
     <w:rsid w:val="00813625"/>
     <w:rsid w:val="008220CC"/>
     <w:rsid w:val="0085253A"/>
     <w:rsid w:val="00864CA5"/>
     <w:rsid w:val="00897766"/>
     <w:rsid w:val="008A2AE8"/>
     <w:rsid w:val="008E5313"/>
     <w:rsid w:val="008F015C"/>
     <w:rsid w:val="00913C17"/>
     <w:rsid w:val="00934A57"/>
     <w:rsid w:val="009471F7"/>
+    <w:rsid w:val="00957158"/>
     <w:rsid w:val="00976CCE"/>
     <w:rsid w:val="00980913"/>
     <w:rsid w:val="0098586B"/>
     <w:rsid w:val="009D2457"/>
+    <w:rsid w:val="00A31523"/>
     <w:rsid w:val="00A67EB5"/>
     <w:rsid w:val="00A81A2E"/>
     <w:rsid w:val="00AC0ABE"/>
     <w:rsid w:val="00AD09B7"/>
     <w:rsid w:val="00B20A38"/>
     <w:rsid w:val="00B2151B"/>
     <w:rsid w:val="00B769FE"/>
     <w:rsid w:val="00BA4159"/>
     <w:rsid w:val="00BB6B64"/>
     <w:rsid w:val="00C11B3C"/>
     <w:rsid w:val="00C30A5E"/>
     <w:rsid w:val="00C412B1"/>
     <w:rsid w:val="00C41A31"/>
     <w:rsid w:val="00C91C77"/>
     <w:rsid w:val="00C941BE"/>
     <w:rsid w:val="00CF2EB4"/>
     <w:rsid w:val="00D02BC3"/>
     <w:rsid w:val="00D46DD6"/>
     <w:rsid w:val="00D471DD"/>
     <w:rsid w:val="00D71749"/>
     <w:rsid w:val="00D728E8"/>
     <w:rsid w:val="00D75C5F"/>
     <w:rsid w:val="00D858E0"/>
     <w:rsid w:val="00DB61C1"/>
     <w:rsid w:val="00DD3B2C"/>
     <w:rsid w:val="00DD69E5"/>
     <w:rsid w:val="00E06C69"/>
     <w:rsid w:val="00E336AA"/>
     <w:rsid w:val="00E83740"/>
+    <w:rsid w:val="00E8642B"/>
     <w:rsid w:val="00EB0784"/>
     <w:rsid w:val="00EE580F"/>
     <w:rsid w:val="00F127BC"/>
     <w:rsid w:val="00F1626F"/>
     <w:rsid w:val="00F2581A"/>
     <w:rsid w:val="00F30F98"/>
     <w:rsid w:val="00F474C2"/>
     <w:rsid w:val="00F60416"/>
     <w:rsid w:val="00F65CC9"/>
     <w:rsid w:val="00F81081"/>
     <w:rsid w:val="00FF684A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="192D257D"/>
   <w15:docId w15:val="{FFFFF82B-A1D2-465B-82CE-BF2A1CA965C2}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -1325,51 +1267,51 @@
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BalloonTextChar"/>
     <w:rsid w:val="007E0A37"/>
     <w:rPr>
       <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:rsid w:val="007E0A37"/>
     <w:rPr>
       <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="58479800">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="173879464">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -1668,70 +1610,70 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>C:\Documents and Settings\lopez010\Desktop\CCGE Letterhead Schulman.dot</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>203</Words>
-  <Characters>1158</Characters>
+  <Words>192</Words>
+  <Characters>1095</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>9</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>September 22, 2004</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Duke Medical Center</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1359</CharactersWithSpaces>
+  <CharactersWithSpaces>1285</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>September 22, 2004</dc:title>
   <dc:subject/>
   <dc:creator>Duke Clinical Research Institute</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>