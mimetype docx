--- v0 (2026-06-04)
+++ v1 (2026-09-22)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="51C00CE8" w14:textId="6A3C4DD8" w:rsidR="00575F78" w:rsidRPr="00736578" w:rsidRDefault="0097667C">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00736578">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>Emilee Booth Chapman</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4FBC02BD" w14:textId="77777777" w:rsidR="0097667C" w:rsidRPr="00736578" w:rsidRDefault="0097667C" w:rsidP="0097667C">
       <w:pPr>
@@ -309,67 +309,83 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="006E2362" w:rsidRPr="006E2362">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Associate Professor, Department of Political Science (June 2025-present)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="015B68D6" w14:textId="50D7C6D6" w:rsidR="00B03D42" w:rsidRPr="00B03D42" w:rsidRDefault="00B03D42" w:rsidP="006E2362">
+    <w:p w14:paraId="015B68D6" w14:textId="5D6E4AEE" w:rsidR="00B03D42" w:rsidRPr="00B03D42" w:rsidRDefault="00B03D42" w:rsidP="006E2362">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0069220A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Assistant Professor, Department of Political Science (May 2016-present)</w:t>
+        <w:t>Assistant Professor, Department of Political Science (May 2016-</w:t>
+      </w:r>
+      <w:r w:rsidR="00263A2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>May 2025</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0069220A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B21FB64" w14:textId="2943C8FE" w:rsidR="0097667C" w:rsidRPr="00736578" w:rsidRDefault="0097667C" w:rsidP="00F30855">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00736578">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Assistant Professor (Subject to PhD), Department of Political Science (September 2015-</w:t>
       </w:r>
       <w:r w:rsidR="00B03D42">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -704,144 +720,190 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="19566FB5" w14:textId="24083777" w:rsidR="00162DA1" w:rsidRPr="00736578" w:rsidRDefault="00826683" w:rsidP="00826683">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>PUBLICATIONS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64BC430C" w14:textId="59503E4F" w:rsidR="00162DA1" w:rsidRPr="00162DA1" w:rsidRDefault="00162DA1" w:rsidP="00162DA1">
+    <w:p w14:paraId="64BC430C" w14:textId="59503E4F" w:rsidR="00162DA1" w:rsidRDefault="00162DA1" w:rsidP="00162DA1">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00162DA1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Peer-reviewed journals marked with *</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28F14674" w14:textId="6A44995C" w:rsidR="00162DA1" w:rsidRPr="006E2362" w:rsidRDefault="00162DA1" w:rsidP="00FC2A04">
-[...15 lines deleted...]
-      <w:r w:rsidRPr="006E2362">
+    <w:p w14:paraId="147E6F36" w14:textId="36E16207" w:rsidR="00CB3338" w:rsidRPr="00263A2C" w:rsidRDefault="00CB3338" w:rsidP="00CB3338">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00263A2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“Competition and the Ethics of Social Movement Activism” in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00263A2C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Annual Review of Political Science</w:t>
-[...26 lines deleted...]
-      <w:r w:rsidRPr="006E2362">
+        <w:t xml:space="preserve">Democracy and Competition: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00263A2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>eds. Alfred Moore and Samuel Bagg (Liverpool, UK: Proceedings of the British Academy, Liverpool University Press, 2026)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AB22161" w14:textId="77777777" w:rsidR="00CB3338" w:rsidRPr="00263A2C" w:rsidRDefault="00CB3338" w:rsidP="00CB3338">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="28F14674" w14:textId="465C10E9" w:rsidR="00162DA1" w:rsidRPr="00263A2C" w:rsidRDefault="00162DA1" w:rsidP="00FC2A04">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00263A2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“Democratic Norms and the Ethics of Resistance” </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00263A2C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Journal of Politics</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00162DA1" w:rsidRPr="006E2362">
+        <w:t>Annual Review of Political Science</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00263A2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, Vol. 27, 2024, pp. 147-164</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CBA8123" w14:textId="4680A6B1" w:rsidR="00020CA3" w:rsidRDefault="00020CA3" w:rsidP="00FC2A04">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00263A2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“An Ideal of Non-Factionalism for Party Politics” </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00263A2C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t>Journal of Politics</w:t>
+      </w:r>
+      <w:r w:rsidR="00162DA1" w:rsidRPr="00263A2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>*</w:t>
       </w:r>
-      <w:r w:rsidRPr="006E2362">
+      <w:r w:rsidRPr="00263A2C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, Vol 86, No. 1, January 2024, pp. 158-169</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1533B7FF" w14:textId="5087AA3E" w:rsidR="00E464C7" w:rsidRPr="00E464C7" w:rsidRDefault="008A5F8E" w:rsidP="00E464C7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC7E13">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">“Realism and Responsible Parties” </w:t>
       </w:r>
       <w:r w:rsidRPr="00DC7E13">
@@ -1232,461 +1294,352 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
       <w:r w:rsidRPr="003A037D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, Vol. 63, No. 1, January 2019, pp. 101-112</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="26AF6C0B" w14:textId="77777777" w:rsidR="000455A9" w:rsidRDefault="000455A9" w:rsidP="007D7896">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="49501157" w14:textId="7A132297" w:rsidR="004D7118" w:rsidRDefault="00420DAA" w:rsidP="007D7896">
+    <w:p w14:paraId="49501157" w14:textId="56180B27" w:rsidR="004D7118" w:rsidRDefault="00420DAA" w:rsidP="007D7896">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="6" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">SELECTED </w:t>
       </w:r>
       <w:r w:rsidR="00E20392">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>WORKS-IN-PROGRESS</w:t>
       </w:r>
-    </w:p>
-[...171 lines deleted...]
-    <w:p w14:paraId="0D23C1E8" w14:textId="614920D3" w:rsidR="00162DA1" w:rsidRPr="006E2362" w:rsidRDefault="00162DA1" w:rsidP="00162DA1">
+      <w:r w:rsidR="008F0E69">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> AND UNDER REVIEW</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62D6B498" w14:textId="3859D22D" w:rsidR="008F0E69" w:rsidRPr="00263A2C" w:rsidRDefault="008F0E69" w:rsidP="008F0E69">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006E2362">
+      <w:r w:rsidRPr="00263A2C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“Innovations in Voting and the Franchise” </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61DB104C" w14:textId="42C7B4DD" w:rsidR="008F0E69" w:rsidRPr="00263A2C" w:rsidRDefault="008F0E69" w:rsidP="008F0E69">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00263A2C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">invited contribution to the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00263A2C">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>with Katherine Clayton</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="006E2362">
+        <w:t>APSA Presidential Task Force on Democratic Innovations and Institutions</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00263A2C">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> “Images of Democracy: Does the visual environment of different voting methods affect political attitudes?” (</w:t>
-[...14 lines deleted...]
-    <w:p w14:paraId="53946645" w14:textId="77777777" w:rsidR="00E20392" w:rsidRPr="006E2362" w:rsidRDefault="00E20392" w:rsidP="00162DA1">
+        <w:t>, eds. Simone Chambers, Archon Fung (volume under review)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C0D0EB9" w14:textId="77777777" w:rsidR="008F0E69" w:rsidRPr="00263A2C" w:rsidRDefault="008F0E69" w:rsidP="008F0E69">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="097C541B" w14:textId="77777777" w:rsidR="00E20392" w:rsidRPr="006E2362" w:rsidRDefault="00E20392" w:rsidP="00162DA1">
+    <w:p w14:paraId="0BFAA441" w14:textId="02724979" w:rsidR="008F0E69" w:rsidRPr="00263A2C" w:rsidRDefault="008F0E69" w:rsidP="008F0E69">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006E2362">
+      <w:r w:rsidRPr="00263A2C">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>“Innovations in Voting and the Franchise” (in preparation)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="3087AE2C" w14:textId="172B16B1" w:rsidR="00E20392" w:rsidRDefault="00E20392" w:rsidP="00E20392">
+        <w:t xml:space="preserve">“Elections” </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="297C0B4F" w14:textId="2628F117" w:rsidR="008F0E69" w:rsidRDefault="008F0E69" w:rsidP="008F0E69">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006E2362">
+      <w:r w:rsidRPr="00263A2C">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">invited contribution to the </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="006E2362">
+        <w:t xml:space="preserve">Invited contribution to the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00263A2C">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>APSA Presidential Task Force on Democratic Innovations and Institutions</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>DeGruyter</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00263A2C">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>, eds. Simone Chambers, Archon Fung,</w:t>
-[...5 lines deleted...]
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:t xml:space="preserve"> Handbook in Democratic Theory</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00263A2C">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-      </w:pPr>
-[...16 lines deleted...]
-    <w:p w14:paraId="4D9928D5" w14:textId="247C5FF4" w:rsidR="00E20392" w:rsidRPr="000455A9" w:rsidRDefault="00E20392" w:rsidP="00E20392">
+        <w:t>, eds. Cristina Lafont, David Ragazzoni, and Nadia Urbinati (volume under review)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B5BCB26" w14:textId="77777777" w:rsidR="008F0E69" w:rsidRPr="000455A9" w:rsidRDefault="008F0E69" w:rsidP="008F0E69">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="720"/>
       </w:pPr>
-      <w:r>
+    </w:p>
+    <w:p w14:paraId="2DFA39EF" w14:textId="57C7E273" w:rsidR="00162DA1" w:rsidRPr="008F0E69" w:rsidRDefault="00162DA1" w:rsidP="00162DA1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E2362">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“The Ideal of Parties as Mobilizers” (</w:t>
+      </w:r>
+      <w:r w:rsidR="00E20392" w:rsidRPr="006E2362">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>working paper</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E2362">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="738D41D7" w14:textId="038520AC" w:rsidR="00162DA1" w:rsidRDefault="00162DA1" w:rsidP="00162DA1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC7E13">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“Election Time Again: Revisiting the Temporal Properties of Elections in the Age of Early Voting” (</w:t>
+      </w:r>
+      <w:r w:rsidR="00E20392">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>working paper</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC7E13">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62FBCB65" w14:textId="5B8D1704" w:rsidR="00162DA1" w:rsidRDefault="00162DA1" w:rsidP="008F0E69">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">Invited contribution to the </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00E20392">
+      </w:pPr>
+      <w:r w:rsidRPr="006E2362">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>DeGruyter</w:t>
-[...5 lines deleted...]
-          <w:iCs/>
+        <w:t>with Katherine Clayton</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E2362">
+        <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Handbook in Democratic Theory</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve"> “Images of Democracy: Does the visual environment of different voting methods affect political attitudes?” (</w:t>
+      </w:r>
+      <w:r w:rsidR="00E20392" w:rsidRPr="006E2362">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">, eds. Cristina Lafont, David </w:t>
-[...2 lines deleted...]
-      <w:r>
+        <w:t>working paper</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E2362">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>Ragazzoni</w:t>
-[...2 lines deleted...]
-      <w:r>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2677FAC2" w14:textId="77777777" w:rsidR="008F0E69" w:rsidRPr="008F0E69" w:rsidRDefault="008F0E69" w:rsidP="008F0E69">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...8 lines deleted...]
-          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="75A7A26F" w14:textId="77777777" w:rsidR="005E2051" w:rsidRDefault="005E2051" w:rsidP="000455A9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4ECA56E1" w14:textId="4C2E956F" w:rsidR="005E2051" w:rsidRPr="00736578" w:rsidRDefault="00C756FA" w:rsidP="005E2051">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="6" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">SELECTED </w:t>
       </w:r>
       <w:r w:rsidR="007D7896" w:rsidRPr="00736578">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>PRESENTATIONS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="719C08CA" w14:textId="77777777" w:rsidR="006E2362" w:rsidRPr="006E2362" w:rsidRDefault="00C4061B" w:rsidP="006E2362">
+    <w:p w14:paraId="385B6D41" w14:textId="4F9BCEBE" w:rsidR="008F0E69" w:rsidRPr="00263A2C" w:rsidRDefault="00C4061B" w:rsidP="006E2362">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:softHyphen/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:softHyphen/>
       </w:r>
       <w:r>
@@ -1747,687 +1700,859 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:softHyphen/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:softHyphen/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:softHyphen/>
       </w:r>
-      <w:r w:rsidR="006E2362" w:rsidRPr="006E2362">
-[...8 lines deleted...]
-    <w:p w14:paraId="67151180" w14:textId="7D819AE0" w:rsidR="006E2362" w:rsidRDefault="006E2362" w:rsidP="006E2362">
+      <w:r w:rsidR="008F0E69" w:rsidRPr="00263A2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“Disruption, Democracy, and the Practical Problems of Political Ethics”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AE694BB" w14:textId="27C1AAC4" w:rsidR="00263A2C" w:rsidRDefault="00263A2C" w:rsidP="008F0E69">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>UCSD political science department speaker series, May 2025</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="0A0A21D3" w14:textId="193A27C9" w:rsidR="006E2362" w:rsidRPr="006E2362" w:rsidRDefault="006E2362" w:rsidP="006E2362">
+        <w:t>Princeton University Political Philosophy Colloquium, April 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="746F4E45" w14:textId="7244F7E2" w:rsidR="008F0E69" w:rsidRPr="00263A2C" w:rsidRDefault="008F0E69" w:rsidP="008F0E69">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006E2362">
-[...8 lines deleted...]
-    <w:p w14:paraId="41C05978" w14:textId="77777777" w:rsidR="006E2362" w:rsidRPr="00234D9E" w:rsidRDefault="006E2362" w:rsidP="006E2362">
+      <w:r w:rsidRPr="00263A2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Philosophy, Politics, and Economics Society Annual Meeting, November 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00263A2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BF964A8" w14:textId="2ED4FAC6" w:rsidR="008F0E69" w:rsidRPr="00263A2C" w:rsidRDefault="008F0E69" w:rsidP="008F0E69">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00234D9E">
-[...8 lines deleted...]
-    <w:p w14:paraId="0B3524D1" w14:textId="77777777" w:rsidR="006E2362" w:rsidRPr="00234D9E" w:rsidRDefault="006E2362" w:rsidP="006E2362">
+      <w:r w:rsidRPr="00263A2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>American Political Science Association Annual Meeting, September 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00263A2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30720EEF" w14:textId="77257E68" w:rsidR="008F0E69" w:rsidRPr="00263A2C" w:rsidRDefault="008F0E69" w:rsidP="008F0E69">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00234D9E">
-[...8 lines deleted...]
-    <w:p w14:paraId="10D21FB3" w14:textId="77777777" w:rsidR="006E2362" w:rsidRPr="00234D9E" w:rsidRDefault="006E2362" w:rsidP="006E2362">
+      <w:r w:rsidRPr="00263A2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>University of North Carolina, Chapel Hill, March 2025 (invited)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57E116C6" w14:textId="03DA3B64" w:rsidR="008F0E69" w:rsidRPr="00263A2C" w:rsidRDefault="008F0E69" w:rsidP="008F0E69">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F496073" w14:textId="77777777" w:rsidR="008F0E69" w:rsidRPr="00263A2C" w:rsidRDefault="008F0E69" w:rsidP="006E2362">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="719C08CA" w14:textId="267B3267" w:rsidR="006E2362" w:rsidRPr="00263A2C" w:rsidRDefault="006E2362" w:rsidP="006E2362">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00263A2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“Election Time Again: Revisiting the Temporal Properties of Elections in the Age of Early Voting” </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67151180" w14:textId="7D819AE0" w:rsidR="006E2362" w:rsidRPr="00263A2C" w:rsidRDefault="006E2362" w:rsidP="006E2362">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00234D9E">
-[...8 lines deleted...]
-    <w:p w14:paraId="6816CB39" w14:textId="77777777" w:rsidR="006E2362" w:rsidRPr="00234D9E" w:rsidRDefault="006E2362" w:rsidP="006E2362">
+      <w:r w:rsidRPr="00263A2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>UCSD political science department speaker series, May 2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A0A21D3" w14:textId="193A27C9" w:rsidR="006E2362" w:rsidRPr="00263A2C" w:rsidRDefault="006E2362" w:rsidP="006E2362">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00234D9E">
-[...8 lines deleted...]
-    <w:p w14:paraId="4D7F488F" w14:textId="77777777" w:rsidR="006E2362" w:rsidRPr="00234D9E" w:rsidRDefault="006E2362" w:rsidP="006E2362">
+      <w:r w:rsidRPr="00263A2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ELECT project conference on Election Campaigns and Democratic Norms, University College Dublin, December 2023 (invited)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41C05978" w14:textId="77777777" w:rsidR="006E2362" w:rsidRPr="00263A2C" w:rsidRDefault="006E2362" w:rsidP="006E2362">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00234D9E">
+      <w:r w:rsidRPr="00263A2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Duke Political Theory Workshop, January 2023 (invited)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B3524D1" w14:textId="77777777" w:rsidR="006E2362" w:rsidRPr="00263A2C" w:rsidRDefault="006E2362" w:rsidP="006E2362">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00263A2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Philosophy, Politics, and Economics Society Annual Meeting, November 2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10D21FB3" w14:textId="77777777" w:rsidR="006E2362" w:rsidRPr="00263A2C" w:rsidRDefault="006E2362" w:rsidP="006E2362">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00263A2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Stanford Political Theory Workshop, October 2021</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6816CB39" w14:textId="77777777" w:rsidR="006E2362" w:rsidRPr="00263A2C" w:rsidRDefault="006E2362" w:rsidP="006E2362">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00263A2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>American Political Science Association Annual Meeting, October 2021</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D7F488F" w14:textId="77777777" w:rsidR="006E2362" w:rsidRPr="00263A2C" w:rsidRDefault="006E2362" w:rsidP="006E2362">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00263A2C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>MANCEPT Workshops in Political Theory, September 2021</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B2766B5" w14:textId="270F83A5" w:rsidR="006E2362" w:rsidRDefault="006E2362" w:rsidP="008A5F8E">
-[...18 lines deleted...]
-      <w:r w:rsidRPr="006E2362">
+    <w:p w14:paraId="3B2766B5" w14:textId="270F83A5" w:rsidR="006E2362" w:rsidRPr="00263A2C" w:rsidRDefault="006E2362" w:rsidP="008A5F8E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="20795099" w14:textId="76732A37" w:rsidR="00664875" w:rsidRPr="00263A2C" w:rsidRDefault="00664875" w:rsidP="008A5F8E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00263A2C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“The Ideal of Parties as Mobilizers”</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="571AD296" w14:textId="460B7E6E" w:rsidR="0026218D" w:rsidRPr="006E2362" w:rsidRDefault="0026218D" w:rsidP="00234D9E">
+    <w:p w14:paraId="571AD296" w14:textId="460B7E6E" w:rsidR="0026218D" w:rsidRPr="00263A2C" w:rsidRDefault="0026218D" w:rsidP="00234D9E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006E2362">
+      <w:r w:rsidRPr="00263A2C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Philosophy, Politics, and Economics Society Annual Meeting, November 2024</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E92CB13" w14:textId="06571DB1" w:rsidR="00420DAA" w:rsidRPr="006E2362" w:rsidRDefault="00420DAA" w:rsidP="00234D9E">
+    <w:p w14:paraId="2E92CB13" w14:textId="06571DB1" w:rsidR="00420DAA" w:rsidRPr="00263A2C" w:rsidRDefault="00420DAA" w:rsidP="00234D9E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006E2362">
+      <w:r w:rsidRPr="00263A2C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>American Political Science</w:t>
       </w:r>
-      <w:r w:rsidR="00234D9E" w:rsidRPr="006E2362">
+      <w:r w:rsidR="00234D9E" w:rsidRPr="00263A2C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Association Annual Meeting</w:t>
       </w:r>
-      <w:r w:rsidRPr="006E2362">
+      <w:r w:rsidRPr="00263A2C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, September 2024</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="520FBD86" w14:textId="5E00A1DD" w:rsidR="00664875" w:rsidRPr="006E2362" w:rsidRDefault="00664875" w:rsidP="00234D9E">
+    <w:p w14:paraId="520FBD86" w14:textId="5E00A1DD" w:rsidR="00664875" w:rsidRPr="00263A2C" w:rsidRDefault="00664875" w:rsidP="00234D9E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006E2362">
+      <w:r w:rsidRPr="00263A2C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Conference on Democracy and Justice Above and Below the State, Loyola University Chicago, April 2024</w:t>
       </w:r>
-      <w:r w:rsidR="00002931" w:rsidRPr="006E2362">
+      <w:r w:rsidR="00002931" w:rsidRPr="00263A2C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (invited)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7EB763EC" w14:textId="77777777" w:rsidR="00420DAA" w:rsidRPr="006E2362" w:rsidRDefault="00420DAA" w:rsidP="000455A9">
+    <w:p w14:paraId="7EB763EC" w14:textId="77777777" w:rsidR="00420DAA" w:rsidRPr="00263A2C" w:rsidRDefault="00420DAA" w:rsidP="000455A9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="680BF3B6" w14:textId="4CE6554E" w:rsidR="00420DAA" w:rsidRPr="006E2362" w:rsidRDefault="00420DAA" w:rsidP="00420DAA">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="006E2362">
+    <w:p w14:paraId="680BF3B6" w14:textId="4CE6554E" w:rsidR="00420DAA" w:rsidRPr="00263A2C" w:rsidRDefault="00420DAA" w:rsidP="00420DAA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00263A2C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“Democratic Innovations in Voting and the Franchise”</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35E18FEC" w14:textId="5D157286" w:rsidR="00234D9E" w:rsidRPr="006E2362" w:rsidRDefault="00234D9E" w:rsidP="00234D9E">
+    <w:p w14:paraId="19FD52C7" w14:textId="5159E95B" w:rsidR="008F0E69" w:rsidRPr="00263A2C" w:rsidRDefault="008F0E69" w:rsidP="00234D9E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006E2362">
-[...36 lines deleted...]
-    <w:p w14:paraId="0612443D" w14:textId="52C0C1CB" w:rsidR="00664875" w:rsidRPr="006E2362" w:rsidRDefault="000455A9" w:rsidP="00234D9E">
+      <w:r w:rsidRPr="00263A2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>APSA Presidential Task Force on Democratic Innovations and Institutions Workshop, University of California, Irvine, February 2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35E18FEC" w14:textId="5F92B381" w:rsidR="00234D9E" w:rsidRPr="006E2362" w:rsidRDefault="00234D9E" w:rsidP="00234D9E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006E2362">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Washington University in St. Louis Political Theory Workshop, March 2024</w:t>
-[...8 lines deleted...]
-      </w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>APSA Presidential Task Force on Democratic Innovations and Institutions Workshop, Ash Center for Democratic Governance and Innovation, Harvard Kennedy School, June 2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67E92B58" w14:textId="77777777" w:rsidR="00664875" w:rsidRPr="006E2362" w:rsidRDefault="00664875" w:rsidP="000455A9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="2E6368C9" w14:textId="77777777" w:rsidR="000455A9" w:rsidRPr="006E2362" w:rsidRDefault="000455A9" w:rsidP="00664875">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="56C6996D" w14:textId="677D747B" w:rsidR="000455A9" w:rsidRPr="006E2362" w:rsidRDefault="000455A9" w:rsidP="00664875">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="006E2362">
+    <w:p w14:paraId="56C6996D" w14:textId="677D747B" w:rsidR="000455A9" w:rsidRPr="00263A2C" w:rsidRDefault="000455A9" w:rsidP="00664875">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00263A2C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">“What </w:t>
       </w:r>
-      <w:r w:rsidR="00206D51" w:rsidRPr="006E2362">
+      <w:r w:rsidR="00206D51" w:rsidRPr="00263A2C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
-      <w:r w:rsidRPr="006E2362">
+      <w:r w:rsidRPr="00263A2C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">re </w:t>
       </w:r>
-      <w:r w:rsidR="00206D51" w:rsidRPr="006E2362">
+      <w:r w:rsidR="00206D51" w:rsidRPr="00263A2C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>E</w:t>
       </w:r>
-      <w:r w:rsidRPr="006E2362">
+      <w:r w:rsidRPr="00263A2C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">lections </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="00206D51" w:rsidRPr="006E2362">
+      <w:r w:rsidR="00206D51" w:rsidRPr="00263A2C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>F</w:t>
       </w:r>
-      <w:r w:rsidRPr="006E2362">
+      <w:r w:rsidRPr="00263A2C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>or</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="006E2362">
+      <w:r w:rsidRPr="00263A2C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
-      <w:r w:rsidR="00206D51" w:rsidRPr="006E2362">
+      <w:r w:rsidR="00206D51" w:rsidRPr="00263A2C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>H</w:t>
       </w:r>
-      <w:r w:rsidRPr="006E2362">
+      <w:r w:rsidRPr="00263A2C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ow </w:t>
       </w:r>
-      <w:r w:rsidR="00206D51" w:rsidRPr="006E2362">
+      <w:r w:rsidR="00206D51" w:rsidRPr="00263A2C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
-      <w:r w:rsidRPr="006E2362">
+      <w:r w:rsidRPr="00263A2C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">an </w:t>
       </w:r>
-      <w:r w:rsidR="00206D51" w:rsidRPr="006E2362">
+      <w:r w:rsidR="00206D51" w:rsidRPr="00263A2C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>W</w:t>
       </w:r>
-      <w:r w:rsidRPr="006E2362">
+      <w:r w:rsidRPr="00263A2C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">e </w:t>
       </w:r>
-      <w:r w:rsidR="00206D51" w:rsidRPr="006E2362">
+      <w:r w:rsidR="00206D51" w:rsidRPr="00263A2C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>M</w:t>
       </w:r>
-      <w:r w:rsidRPr="006E2362">
+      <w:r w:rsidRPr="00263A2C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ake </w:t>
       </w:r>
-      <w:r w:rsidR="00206D51" w:rsidRPr="006E2362">
+      <w:r w:rsidR="00206D51" w:rsidRPr="00263A2C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>T</w:t>
       </w:r>
-      <w:r w:rsidRPr="006E2362">
+      <w:r w:rsidRPr="00263A2C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">hem </w:t>
       </w:r>
-      <w:r w:rsidR="00206D51" w:rsidRPr="006E2362">
+      <w:r w:rsidR="00206D51" w:rsidRPr="00263A2C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>B</w:t>
       </w:r>
-      <w:r w:rsidRPr="006E2362">
+      <w:r w:rsidRPr="00263A2C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>etter?”</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51704246" w14:textId="72131C49" w:rsidR="006E2362" w:rsidRDefault="006E2362" w:rsidP="00234D9E">
+    <w:p w14:paraId="51704246" w14:textId="72131C49" w:rsidR="006E2362" w:rsidRPr="00263A2C" w:rsidRDefault="006E2362" w:rsidP="00234D9E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00263A2C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>University of North Carolina, PPE program, March 2025 (public talk, invited)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C3DED9F" w14:textId="669085F7" w:rsidR="000455A9" w:rsidRPr="006E2362" w:rsidRDefault="000455A9" w:rsidP="00234D9E">
+    <w:p w14:paraId="2C3DED9F" w14:textId="669085F7" w:rsidR="000455A9" w:rsidRPr="00263A2C" w:rsidRDefault="000455A9" w:rsidP="00234D9E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00263A2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Washington University in St. Louis Civil Society Initiative, March 2024</w:t>
+      </w:r>
+      <w:r w:rsidR="00002931" w:rsidRPr="00263A2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (public talk, invited)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A038026" w14:textId="77777777" w:rsidR="008F0E69" w:rsidRDefault="008F0E69" w:rsidP="008F0E69">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="25192DEB" w14:textId="77777777" w:rsidR="008F0E69" w:rsidRPr="006E2362" w:rsidRDefault="008F0E69" w:rsidP="008F0E69">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="006E2362">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> (public talk, invited)</w:t>
+        <w:t>“Competition and the Ethics of Social Movement Activism”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49A1BC2B" w14:textId="57D67E71" w:rsidR="008F0E69" w:rsidRPr="008F0E69" w:rsidRDefault="008F0E69" w:rsidP="008F0E69">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E2362">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Washington University in St. Louis Political Theory Workshop, March 2024 (invited)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6CC83F0E" w14:textId="77777777" w:rsidR="000455A9" w:rsidRDefault="000455A9" w:rsidP="00DC7E13">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6DD2B6F4" w14:textId="54BB24D5" w:rsidR="000455A9" w:rsidRDefault="000455A9" w:rsidP="00DC7E13">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
@@ -3174,173 +3299,187 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="5D7B4B17" w14:textId="3D5DA45C" w:rsidR="00664875" w:rsidRPr="00234D9E" w:rsidRDefault="00664875" w:rsidP="00234D9E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00234D9E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Stanford Center for Democracy, Development, and the Rule of Law Seminar, February 2016</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="191C3EAF" w14:textId="49610AC8" w:rsidR="00E20392" w:rsidRPr="006E2362" w:rsidRDefault="00575F78" w:rsidP="006E2362">
+    <w:p w14:paraId="191C3EAF" w14:textId="49610AC8" w:rsidR="00E20392" w:rsidRDefault="00575F78" w:rsidP="006E2362">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00234D9E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>University of California, San Diego Political Theory Workshop, November 2015</w:t>
       </w:r>
       <w:r w:rsidR="00002931" w:rsidRPr="00234D9E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (invited)</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="2A4E74F8" w14:textId="77777777" w:rsidR="008F0E69" w:rsidRPr="006E2362" w:rsidRDefault="008F0E69" w:rsidP="006E2362">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:p w14:paraId="414E5298" w14:textId="41ACB157" w:rsidR="00F30855" w:rsidRPr="00736578" w:rsidRDefault="007D7896" w:rsidP="00F30855">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00736578">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>AWARDS AND FELLOWSHIPS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="744DFBC0" w14:textId="08F3B30E" w:rsidR="006E2362" w:rsidRDefault="006E2362" w:rsidP="00826683">
+    <w:p w14:paraId="744DFBC0" w14:textId="08F3B30E" w:rsidR="006E2362" w:rsidRPr="00263A2C" w:rsidRDefault="006E2362" w:rsidP="00826683">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00263A2C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Dean’s Award for Excellence in the First Years of Teaching, 2025</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="315AF405" w14:textId="77777777" w:rsidR="006E2362" w:rsidRDefault="006E2362" w:rsidP="00826683">
+    <w:p w14:paraId="315AF405" w14:textId="77777777" w:rsidR="006E2362" w:rsidRPr="00263A2C" w:rsidRDefault="006E2362" w:rsidP="00826683">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="167F30D5" w14:textId="3C21B5F3" w:rsidR="0026218D" w:rsidRDefault="0026218D" w:rsidP="00826683">
+    <w:p w14:paraId="167F30D5" w14:textId="3C21B5F3" w:rsidR="0026218D" w:rsidRPr="00263A2C" w:rsidRDefault="0026218D" w:rsidP="00826683">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00263A2C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Nelson COLLEGE faculty fellow, Winter Quarter 2025</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="346AF53E" w14:textId="77777777" w:rsidR="0026218D" w:rsidRDefault="0026218D" w:rsidP="00826683">
+    <w:p w14:paraId="346AF53E" w14:textId="77777777" w:rsidR="0026218D" w:rsidRPr="00263A2C" w:rsidRDefault="0026218D" w:rsidP="00826683">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6FD4B297" w14:textId="2ED402E1" w:rsidR="00E464C7" w:rsidRDefault="00E464C7" w:rsidP="00826683">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006E2362">
+      <w:r w:rsidRPr="00263A2C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Jack Walker Outstanding Article Award, Political Organizations and Parties section of the APSA, 2024</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6261E670" w14:textId="77777777" w:rsidR="00E464C7" w:rsidRDefault="00E464C7" w:rsidP="00826683">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="14603323" w14:textId="4DD43E2B" w:rsidR="00E464C7" w:rsidRDefault="00E464C7" w:rsidP="00826683">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -3474,339 +3613,459 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="14DB4A18" w14:textId="3E1D5F6D" w:rsidR="007D7896" w:rsidRPr="00736578" w:rsidRDefault="007D7896" w:rsidP="00F30855">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00736578">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>TEACHING</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2246019B" w14:textId="19D2021F" w:rsidR="006E2362" w:rsidRPr="006E2362" w:rsidRDefault="006E2362" w:rsidP="0026218D">
+    <w:p w14:paraId="26DC05FF" w14:textId="03C8795A" w:rsidR="00263A2C" w:rsidRPr="006E2362" w:rsidRDefault="00263A2C" w:rsidP="00263A2C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006E2362">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Representation and Democracy, Spring 2025</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">Ethics for Activists, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Winter 2026 </w:t>
+      </w:r>
       <w:r w:rsidRPr="006E2362">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Winter 2024, Winter 2022, Winter 2020</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61DECD78" w14:textId="53ABC057" w:rsidR="00263A2C" w:rsidRDefault="00263A2C" w:rsidP="00263A2C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E2362">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Stanford University, Political Science Department</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E2362">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Program in Ethics in Society</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>; Center for the Comparative Study of Race and Ethnicity</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B5ADDC8" w14:textId="77777777" w:rsidR="00263A2C" w:rsidRDefault="00263A2C" w:rsidP="00263A2C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="74EBCAC2" w14:textId="7BC17706" w:rsidR="00263A2C" w:rsidRPr="00263A2C" w:rsidRDefault="00263A2C" w:rsidP="00263A2C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00263A2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>COLLEGE 102 Citizenship in the 21</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00263A2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>st</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00263A2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Century, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Winter 2026, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00263A2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Winter 2025, Winter 2024, Winter 2022, Winter 2021 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42D15D0E" w14:textId="4DF1F94E" w:rsidR="00263A2C" w:rsidRDefault="00263A2C" w:rsidP="00263A2C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00263A2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Stanford University, Stanford Introductory Studies</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="491BB231" w14:textId="77777777" w:rsidR="00263A2C" w:rsidRDefault="00263A2C" w:rsidP="00263A2C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="18544F78" w14:textId="37F7370C" w:rsidR="00263A2C" w:rsidRDefault="00263A2C" w:rsidP="00263A2C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>POLISCI 1: The Science of Politics (co-taught with Simone Paci), Fall 2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19A8F43D" w14:textId="492EEEFC" w:rsidR="00263A2C" w:rsidRPr="006E2362" w:rsidRDefault="00263A2C" w:rsidP="00263A2C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>Stanford University, Political Science Department</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="262D6F42" w14:textId="77777777" w:rsidR="006E2362" w:rsidRPr="006E2362" w:rsidRDefault="006E2362" w:rsidP="0026218D">
-[...23 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="39A916CA" w14:textId="77777777" w:rsidR="00263A2C" w:rsidRDefault="00263A2C" w:rsidP="0026218D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="49C7CE46" w14:textId="0FD71CCB" w:rsidR="00263A2C" w:rsidRPr="00263A2C" w:rsidRDefault="00263A2C" w:rsidP="00263A2C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00263A2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>20</w:t>
       </w:r>
-      <w:r w:rsidRPr="006E2362">
+      <w:r w:rsidRPr="00263A2C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>th</w:t>
       </w:r>
-      <w:r w:rsidRPr="006E2362">
-[...33 lines deleted...]
-      <w:r w:rsidRPr="006E2362">
+      <w:r w:rsidRPr="00263A2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Century and Contemporary Political Theory (graduate seminar), Fall 202</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00263A2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, Fall 2023, Fall 2020, Fall 2019, Fall 2018, Spring 2018</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="114139C9" w14:textId="77777777" w:rsidR="00263A2C" w:rsidRPr="00263A2C" w:rsidRDefault="00263A2C" w:rsidP="00263A2C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00263A2C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>Stanford University, Political Science Department</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D7214B2" w14:textId="77777777" w:rsidR="00035ED6" w:rsidRPr="006E2362" w:rsidRDefault="00035ED6" w:rsidP="007C2495">
-[...18 lines deleted...]
-      <w:r w:rsidRPr="006E2362">
+    <w:p w14:paraId="59B682E1" w14:textId="77777777" w:rsidR="00263A2C" w:rsidRDefault="00263A2C" w:rsidP="0026218D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2246019B" w14:textId="6AC8EFEC" w:rsidR="006E2362" w:rsidRPr="00263A2C" w:rsidRDefault="006E2362" w:rsidP="0026218D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00263A2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Representation and Democracy, Spring 2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5675C535" w14:textId="5ACEB83C" w:rsidR="006E2362" w:rsidRPr="00263A2C" w:rsidRDefault="006E2362" w:rsidP="0026218D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00263A2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Stanford University, Political Science Department</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D7214B2" w14:textId="77777777" w:rsidR="00035ED6" w:rsidRPr="00263A2C" w:rsidRDefault="00035ED6" w:rsidP="007C2495">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7BF9797A" w14:textId="76900209" w:rsidR="00035ED6" w:rsidRPr="00263A2C" w:rsidRDefault="00035ED6" w:rsidP="00035ED6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00263A2C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">The Ethics of Elections, </w:t>
       </w:r>
-      <w:r w:rsidR="0026218D" w:rsidRPr="006E2362">
+      <w:r w:rsidR="0026218D" w:rsidRPr="00263A2C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Winter 2025, </w:t>
       </w:r>
-      <w:r w:rsidRPr="006E2362">
+      <w:r w:rsidRPr="00263A2C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Winter 2021, Winter 2019, Fall 2016</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2CB644A4" w14:textId="77777777" w:rsidR="00035ED6" w:rsidRPr="006E2362" w:rsidRDefault="00035ED6" w:rsidP="00035ED6">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="006E2362">
+    <w:p w14:paraId="2CB644A4" w14:textId="1765ED32" w:rsidR="00035ED6" w:rsidRPr="00263A2C" w:rsidRDefault="00035ED6" w:rsidP="00035ED6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00263A2C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t>Stanford University, Political Science Department, Program in Ethics in Society</w:t>
-[...110 lines deleted...]
-        <w:t>Stanford University, Political Science Department, Program in Ethics in Society</w:t>
+        <w:t>Stanford University, Political Science Department</w:t>
+      </w:r>
+      <w:r w:rsidR="00263A2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00263A2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Program in Ethics in Society</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3CE6B1E2" w14:textId="06614AC5" w:rsidR="008A19A3" w:rsidRPr="006E2362" w:rsidRDefault="008A19A3" w:rsidP="0060351B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6EFDE581" w14:textId="29BC7516" w:rsidR="005E2051" w:rsidRPr="006E2362" w:rsidRDefault="008A19A3" w:rsidP="005E2051">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006E2362">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
@@ -3879,51 +4138,50 @@
       </w:r>
       <w:r w:rsidR="00AD5116" w:rsidRPr="006E2362">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (co-taught with Lauren Davenport)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="673FA2CF" w14:textId="69C4C27B" w:rsidR="001748AD" w:rsidRPr="006E2362" w:rsidRDefault="001748AD" w:rsidP="007D7896">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006E2362">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:tab/>
         <w:t>Stanford University, Political Science Department</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3ABEF743" w14:textId="77777777" w:rsidR="00826683" w:rsidRPr="006E2362" w:rsidRDefault="00826683" w:rsidP="007D7896">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2838BC76" w14:textId="1EA659EC" w:rsidR="007F6A64" w:rsidRPr="006E2362" w:rsidRDefault="007F6A64" w:rsidP="007D7896">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006E2362">
         <w:rPr>
@@ -4054,265 +4312,295 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">DEPARTMENT AND </w:t>
       </w:r>
       <w:r w:rsidR="00736578" w:rsidRPr="00736578">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>PROFESSIONAL SERVICE</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="61AF8DC9" w14:textId="77777777" w:rsidR="00736578" w:rsidRDefault="00736578" w:rsidP="00736578">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4F2CB7CE" w14:textId="4F0B8E49" w:rsidR="000D685F" w:rsidRPr="00736578" w:rsidRDefault="000D685F" w:rsidP="00736578">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="000D685F">
+    <w:p w14:paraId="6630DFAD" w14:textId="0F425E47" w:rsidR="00263A2C" w:rsidRPr="00263A2C" w:rsidRDefault="00263A2C" w:rsidP="00736578">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>APSA normative political theory division chair (co-chaired with Lucia Rafanelli) (2026)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C4FAED9" w14:textId="77777777" w:rsidR="00263A2C" w:rsidRDefault="00263A2C" w:rsidP="00736578">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F2CB7CE" w14:textId="7C01CE2E" w:rsidR="000D685F" w:rsidRPr="00263A2C" w:rsidRDefault="000D685F" w:rsidP="00736578">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00263A2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>American Political Science Review</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00263A2C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> editorial board (2025-present)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="764E797F" w14:textId="77777777" w:rsidR="000D685F" w:rsidRDefault="000D685F" w:rsidP="00F13451">
-[...18 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="764E797F" w14:textId="77777777" w:rsidR="000D685F" w:rsidRPr="00263A2C" w:rsidRDefault="000D685F" w:rsidP="00F13451">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="69622A96" w14:textId="564A2A88" w:rsidR="0026218D" w:rsidRPr="00263A2C" w:rsidRDefault="0026218D" w:rsidP="00F13451">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00263A2C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Political Science Department Political Theory Field Convener, Stanford University (2024-205)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43E35C63" w14:textId="77777777" w:rsidR="0026218D" w:rsidRDefault="0026218D" w:rsidP="00F13451">
-[...18 lines deleted...]
-      <w:r w:rsidRPr="006E2362">
+    <w:p w14:paraId="43E35C63" w14:textId="77777777" w:rsidR="0026218D" w:rsidRPr="00263A2C" w:rsidRDefault="0026218D" w:rsidP="00F13451">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2683EE64" w14:textId="76089FB2" w:rsidR="000455A9" w:rsidRPr="00263A2C" w:rsidRDefault="005E2051" w:rsidP="00F13451">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00263A2C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>APSA Presidential Task Force on Democratic Innovations (2024)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DC10468" w14:textId="77777777" w:rsidR="005E2051" w:rsidRPr="006E2362" w:rsidRDefault="005E2051" w:rsidP="00F13451">
-[...18 lines deleted...]
-      <w:r w:rsidRPr="006E2362">
+    <w:p w14:paraId="5DC10468" w14:textId="77777777" w:rsidR="005E2051" w:rsidRPr="00263A2C" w:rsidRDefault="005E2051" w:rsidP="00F13451">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2F20E5D1" w14:textId="395CAFE7" w:rsidR="000455A9" w:rsidRPr="00263A2C" w:rsidRDefault="000455A9" w:rsidP="00F13451">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00263A2C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Citizenship in the 21</w:t>
       </w:r>
-      <w:r w:rsidRPr="006E2362">
+      <w:r w:rsidRPr="00263A2C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>st</w:t>
       </w:r>
-      <w:r w:rsidRPr="006E2362">
+      <w:r w:rsidRPr="00263A2C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Century Steering Committee, Stanford University (2020-present)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="069F198A" w14:textId="77777777" w:rsidR="00002931" w:rsidRPr="006E2362" w:rsidRDefault="00002931" w:rsidP="00002931">
-[...18 lines deleted...]
-      <w:r w:rsidRPr="006E2362">
+    <w:p w14:paraId="069F198A" w14:textId="77777777" w:rsidR="00002931" w:rsidRPr="00263A2C" w:rsidRDefault="00002931" w:rsidP="00002931">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3A26CF0D" w14:textId="06260827" w:rsidR="00002931" w:rsidRPr="00263A2C" w:rsidRDefault="00002931" w:rsidP="00002931">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00263A2C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Stanford Civics Initiative</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F82270D" w14:textId="0374B128" w:rsidR="00002931" w:rsidRPr="006E2362" w:rsidRDefault="00002931" w:rsidP="00002931">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="006E2362">
+    <w:p w14:paraId="0F82270D" w14:textId="0374B128" w:rsidR="00002931" w:rsidRPr="00263A2C" w:rsidRDefault="00002931" w:rsidP="00002931">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00263A2C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>Faculty Steering Committee (2021-present)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7341AB7C" w14:textId="77777777" w:rsidR="00002931" w:rsidRPr="006E2362" w:rsidRDefault="00002931" w:rsidP="00002931">
-[...18 lines deleted...]
-      <w:r w:rsidRPr="006E2362">
+    <w:p w14:paraId="7341AB7C" w14:textId="77777777" w:rsidR="00002931" w:rsidRPr="00263A2C" w:rsidRDefault="00002931" w:rsidP="00002931">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5E9717BE" w14:textId="77777777" w:rsidR="00002931" w:rsidRPr="00263A2C" w:rsidRDefault="00002931" w:rsidP="00002931">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00263A2C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>McCoy Family Center for Ethics in Society, Stanford University</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6576CE01" w14:textId="77777777" w:rsidR="00002931" w:rsidRPr="006E2362" w:rsidRDefault="00002931" w:rsidP="00002931">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006E2362">
+      <w:r w:rsidRPr="00263A2C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Advisory Board Member (2016-present)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="54BFC403" w14:textId="77777777" w:rsidR="000455A9" w:rsidRPr="006E2362" w:rsidRDefault="000455A9" w:rsidP="00002931">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="32A827A5" w14:textId="77777777" w:rsidR="000455A9" w:rsidRPr="006E2362" w:rsidRDefault="000455A9" w:rsidP="000455A9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -4393,50 +4681,51 @@
     <w:p w14:paraId="140B579C" w14:textId="77777777" w:rsidR="00E20392" w:rsidRDefault="00E20392" w:rsidP="00736578">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="40710B78" w14:textId="6D8D8B0E" w:rsidR="003D34D3" w:rsidRDefault="003D34D3" w:rsidP="00736578">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F13451">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Political Science Department Curriculum Committee, Stanford University (2021-2022)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="080C75C2" w14:textId="77777777" w:rsidR="00CB1F79" w:rsidRPr="005F51A7" w:rsidRDefault="00CB1F79" w:rsidP="000455A9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5002E2D8" w14:textId="77777777" w:rsidR="00B03D42" w:rsidRPr="00826683" w:rsidRDefault="00B03D42" w:rsidP="00736578">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00826683">
         <w:rPr>
@@ -4694,51 +4983,50 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>Journal of Ethics and Social Philosophy</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1D953833" w14:textId="575F9366" w:rsidR="000E7F53" w:rsidRPr="003A037D" w:rsidRDefault="000E7F53" w:rsidP="00736578">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A037D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:tab/>
         <w:t>Journal of Politics</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="08A68673" w14:textId="7797B086" w:rsidR="000E7F53" w:rsidRDefault="000E7F53" w:rsidP="000E7F53">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A037D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Law and Philosophy</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="47711F50" w14:textId="5D3DCC1E" w:rsidR="008D5F54" w:rsidRDefault="008D5F54" w:rsidP="008D5F54">
       <w:pPr>
@@ -4815,187 +5103,187 @@
         </w:rPr>
         <w:t>Social Theory and Practice</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4468CD58" w14:textId="77777777" w:rsidR="0097667C" w:rsidRPr="00736578" w:rsidRDefault="0097667C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="0097667C" w:rsidRPr="00736578">
       <w:footerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="59822007" w14:textId="77777777" w:rsidR="008755F6" w:rsidRDefault="008755F6" w:rsidP="00736578">
+    <w:p w14:paraId="1748AB81" w14:textId="77777777" w:rsidR="00E308BA" w:rsidRDefault="00E308BA" w:rsidP="00736578">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3BCBC499" w14:textId="77777777" w:rsidR="008755F6" w:rsidRDefault="008755F6" w:rsidP="00736578">
+    <w:p w14:paraId="3C5C2DB5" w14:textId="77777777" w:rsidR="00E308BA" w:rsidRDefault="00E308BA" w:rsidP="00736578">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
-    <w:charset w:val="4D"/>
+    <w:charset w:val="02"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="71C834E1" w14:textId="00F7C3DD" w:rsidR="008A5F8E" w:rsidRDefault="006E2362">
     <w:r>
       <w:t>6/2</w:t>
     </w:r>
     <w:r w:rsidR="00603ACF">
       <w:t>/202</w:t>
     </w:r>
     <w:r>
       <w:t>5</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1300F997" w14:textId="77777777" w:rsidR="008755F6" w:rsidRDefault="008755F6" w:rsidP="00736578">
+    <w:p w14:paraId="69C78E34" w14:textId="77777777" w:rsidR="00E308BA" w:rsidRDefault="00E308BA" w:rsidP="00736578">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1FDFF4FA" w14:textId="77777777" w:rsidR="008755F6" w:rsidRDefault="008755F6" w:rsidP="00736578">
+    <w:p w14:paraId="56879DF7" w14:textId="77777777" w:rsidR="00E308BA" w:rsidRDefault="00E308BA" w:rsidP="00736578">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0A8B300D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1BAAD2B2"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -5179,50 +5467,163 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1BDC09B5"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="CC0EE780"/>
+    <w:lvl w:ilvl="0" w:tplc="896A4920">
+      <w:start w:val="3"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="420" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1140" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1860" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2580" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3300" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4020" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4740" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5460" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6180" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="25777B43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="13E47472"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -5291,51 +5692,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="33CF597D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B0507458"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -5404,51 +5805,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="47EE29EC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1F8C8DF6"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -5517,51 +5918,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="54935671"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F8A0BE14"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -5630,51 +6031,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="59A14A24"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="13D67F10"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -5743,51 +6144,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="737342AF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CD1059AE"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -5856,51 +6257,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7DBA1628"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9AEE2956"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
@@ -5973,268 +6374,279 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="840388156">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="960921143">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="667560488">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="667560488">
-    <w:abstractNumId w:val="7"/>
+  <w:num w:numId="4" w16cid:durableId="2073625200">
+    <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="2073625200">
+  <w:num w:numId="5" w16cid:durableId="1969820873">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="1969820873">
-[...1 lines deleted...]
-  </w:num>
   <w:num w:numId="6" w16cid:durableId="2083527633">
-    <w:abstractNumId w:val="5"/>
+    <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1622883473">
-    <w:abstractNumId w:val="4"/>
+    <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="747269701">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1467776510">
-    <w:abstractNumId w:val="6"/>
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="376635870">
+    <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="160"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="180"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0097667C"/>
     <w:rsid w:val="00002931"/>
     <w:rsid w:val="00020CA3"/>
     <w:rsid w:val="00035ED6"/>
     <w:rsid w:val="00043136"/>
     <w:rsid w:val="000455A9"/>
     <w:rsid w:val="00047328"/>
     <w:rsid w:val="0006066F"/>
     <w:rsid w:val="00064AB6"/>
     <w:rsid w:val="00081781"/>
     <w:rsid w:val="00084FEA"/>
     <w:rsid w:val="000A65A3"/>
     <w:rsid w:val="000B73D7"/>
     <w:rsid w:val="000D53F5"/>
     <w:rsid w:val="000D685F"/>
     <w:rsid w:val="000E7F53"/>
     <w:rsid w:val="000F77D7"/>
     <w:rsid w:val="001335BE"/>
     <w:rsid w:val="00141FEE"/>
     <w:rsid w:val="00144191"/>
     <w:rsid w:val="00162DA1"/>
     <w:rsid w:val="0017143A"/>
     <w:rsid w:val="001748AD"/>
     <w:rsid w:val="00176F63"/>
+    <w:rsid w:val="001C0D7D"/>
     <w:rsid w:val="00206D51"/>
     <w:rsid w:val="00206F25"/>
     <w:rsid w:val="00234D9E"/>
     <w:rsid w:val="002473FE"/>
     <w:rsid w:val="0026218D"/>
+    <w:rsid w:val="00263A2C"/>
     <w:rsid w:val="00285C6C"/>
     <w:rsid w:val="002A1DA1"/>
     <w:rsid w:val="002E6317"/>
     <w:rsid w:val="002F0153"/>
     <w:rsid w:val="00327F2E"/>
     <w:rsid w:val="003976F0"/>
     <w:rsid w:val="003A037D"/>
     <w:rsid w:val="003C0BE0"/>
     <w:rsid w:val="003C40B3"/>
     <w:rsid w:val="003C75C5"/>
     <w:rsid w:val="003D34D3"/>
     <w:rsid w:val="00413396"/>
     <w:rsid w:val="00420DAA"/>
     <w:rsid w:val="0043264B"/>
     <w:rsid w:val="004331C1"/>
     <w:rsid w:val="00475539"/>
     <w:rsid w:val="004D7118"/>
     <w:rsid w:val="004F6959"/>
     <w:rsid w:val="00510946"/>
     <w:rsid w:val="00535EA9"/>
     <w:rsid w:val="00546B3B"/>
     <w:rsid w:val="00575F78"/>
     <w:rsid w:val="00582FEC"/>
     <w:rsid w:val="005E2051"/>
     <w:rsid w:val="005F51A7"/>
     <w:rsid w:val="00600AAE"/>
     <w:rsid w:val="006016B7"/>
     <w:rsid w:val="0060351B"/>
     <w:rsid w:val="00603ACF"/>
     <w:rsid w:val="00621502"/>
     <w:rsid w:val="0065527A"/>
     <w:rsid w:val="00664875"/>
     <w:rsid w:val="0069220A"/>
     <w:rsid w:val="006D3046"/>
     <w:rsid w:val="006E2362"/>
     <w:rsid w:val="00735616"/>
     <w:rsid w:val="00736578"/>
     <w:rsid w:val="00751BBE"/>
     <w:rsid w:val="007766B9"/>
     <w:rsid w:val="00783215"/>
     <w:rsid w:val="007C2495"/>
     <w:rsid w:val="007C3E59"/>
     <w:rsid w:val="007D7896"/>
     <w:rsid w:val="007F6A64"/>
     <w:rsid w:val="0080454F"/>
     <w:rsid w:val="00826683"/>
     <w:rsid w:val="008275EC"/>
     <w:rsid w:val="00843916"/>
     <w:rsid w:val="00850227"/>
+    <w:rsid w:val="00850D21"/>
     <w:rsid w:val="00860CEE"/>
     <w:rsid w:val="008755F6"/>
     <w:rsid w:val="00896CB0"/>
     <w:rsid w:val="008A19A3"/>
     <w:rsid w:val="008A5F8E"/>
     <w:rsid w:val="008C4774"/>
     <w:rsid w:val="008D5F54"/>
+    <w:rsid w:val="008F0E69"/>
+    <w:rsid w:val="00914E3D"/>
     <w:rsid w:val="00967114"/>
     <w:rsid w:val="0097667C"/>
     <w:rsid w:val="00981B24"/>
     <w:rsid w:val="009B344C"/>
     <w:rsid w:val="009C0BAC"/>
     <w:rsid w:val="009C3ECD"/>
     <w:rsid w:val="009D5882"/>
     <w:rsid w:val="00A430CC"/>
     <w:rsid w:val="00A72144"/>
     <w:rsid w:val="00A74360"/>
     <w:rsid w:val="00A82DE5"/>
     <w:rsid w:val="00AA7F13"/>
     <w:rsid w:val="00AD4CF7"/>
     <w:rsid w:val="00AD5116"/>
     <w:rsid w:val="00B019F4"/>
     <w:rsid w:val="00B03D42"/>
     <w:rsid w:val="00B26C38"/>
     <w:rsid w:val="00B46D0A"/>
     <w:rsid w:val="00BA7464"/>
     <w:rsid w:val="00BB0AC6"/>
     <w:rsid w:val="00BB23EB"/>
     <w:rsid w:val="00BF26F7"/>
     <w:rsid w:val="00C2158D"/>
     <w:rsid w:val="00C4061B"/>
     <w:rsid w:val="00C756FA"/>
     <w:rsid w:val="00C86176"/>
     <w:rsid w:val="00C95E55"/>
     <w:rsid w:val="00CB1F79"/>
+    <w:rsid w:val="00CB3338"/>
     <w:rsid w:val="00D40D6C"/>
     <w:rsid w:val="00DB338C"/>
     <w:rsid w:val="00DC7E13"/>
     <w:rsid w:val="00DD4AAB"/>
     <w:rsid w:val="00DD6637"/>
     <w:rsid w:val="00E20392"/>
+    <w:rsid w:val="00E308BA"/>
     <w:rsid w:val="00E424E2"/>
     <w:rsid w:val="00E464C7"/>
     <w:rsid w:val="00E470AE"/>
     <w:rsid w:val="00E572D1"/>
     <w:rsid w:val="00E90DB1"/>
+    <w:rsid w:val="00E96358"/>
     <w:rsid w:val="00EC194D"/>
     <w:rsid w:val="00EF1800"/>
     <w:rsid w:val="00EF6D9E"/>
     <w:rsid w:val="00F1052F"/>
     <w:rsid w:val="00F13451"/>
     <w:rsid w:val="00F30855"/>
     <w:rsid w:val="00F466EB"/>
     <w:rsid w:val="00F65F9A"/>
     <w:rsid w:val="00FB3638"/>
     <w:rsid w:val="00FB6D1B"/>
     <w:rsid w:val="00FC2A04"/>
     <w:rsid w:val="00FC7F3F"/>
     <w:rsid w:val="00FF669B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="26866C23"/>
   <w15:docId w15:val="{068DBB28-0370-B940-96E5-FF696EC161AE}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -6805,51 +7217,51 @@
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="004D7118"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00234D9E"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="34500891">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="432483680">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -7211,65 +7623,65 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>7</Pages>
-  <Words>1700</Words>
-  <Characters>9082</Characters>
+  <Words>1718</Words>
+  <Characters>9799</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>137</Lines>
-  <Paragraphs>38</Paragraphs>
+  <Lines>81</Lines>
+  <Paragraphs>22</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>10744</CharactersWithSpaces>
+  <CharactersWithSpaces>11495</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Emilee Chapman</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>