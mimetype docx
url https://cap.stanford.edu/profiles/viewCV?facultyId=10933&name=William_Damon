--- v0 (2026-06-25)
+++ v1 (2026-10-18)
@@ -4,255 +4,246 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="43078F6E" w14:textId="77777777" w:rsidR="00AE4DCF" w:rsidRDefault="00044246" w:rsidP="002E157A">
+    <w:p w14:paraId="43078F6E" w14:textId="1F9B0F60" w:rsidR="00AE4DCF" w:rsidRDefault="00044246" w:rsidP="002E157A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="4680"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">                                                                                                                                         </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="341C475B" w14:textId="77777777" w:rsidR="00AE4DCF" w:rsidRDefault="00AE4DCF" w:rsidP="002E157A">
+        <w:t xml:space="preserve">                                                                                                                                     </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26539D0C" w14:textId="1AA99E68" w:rsidR="00E14456" w:rsidRPr="00AF4466" w:rsidRDefault="007E6674" w:rsidP="007E6674">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="4680"/>
         </w:tabs>
-        <w:jc w:val="center"/>
-[...2 lines deleted...]
-          <w:i/>
+        <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...6 lines deleted...]
-        <w:rPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00AF4466">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00E14456" w:rsidRPr="00AF4466">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Curriculum Vitae</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="70BC8F6D" w14:textId="77777777" w:rsidR="00E14456" w:rsidRPr="00AF4466" w:rsidRDefault="00E14456">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="432"/>
           <w:tab w:val="left" w:pos="3312"/>
           <w:tab w:val="left" w:pos="4896"/>
           <w:tab w:val="left" w:pos="6480"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0CD74009" w14:textId="77777777" w:rsidR="00E14456" w:rsidRDefault="00E14456" w:rsidP="002E157A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="4680"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00721406">
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>William Damon</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38C0616D" w14:textId="77777777" w:rsidR="00E14456" w:rsidRPr="00AF4466" w:rsidRDefault="00E14456">
+    <w:p w14:paraId="38C0616D" w14:textId="17C8AAC5" w:rsidR="00E14456" w:rsidRPr="00AF4466" w:rsidRDefault="00D33BB4" w:rsidP="00D33BB4">
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="432"/>
-[...2 lines deleted...]
-          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7840"/>
         </w:tabs>
       </w:pPr>
+      <w:r>
+        <w:tab/>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellMar>
           <w:top w:w="72" w:type="dxa"/>
           <w:left w:w="115" w:type="dxa"/>
           <w:bottom w:w="72" w:type="dxa"/>
           <w:right w:w="115" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1278"/>
         <w:gridCol w:w="8082"/>
       </w:tblGrid>
       <w:tr w:rsidR="00357F49" w:rsidRPr="00AF4466" w14:paraId="2B1242BE" w14:textId="77777777" w:rsidTr="001E41C0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1278" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4766695D" w14:textId="77777777" w:rsidR="00357F49" w:rsidRPr="00AF4466" w:rsidRDefault="001A1C38" w:rsidP="00721406">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="432"/>
                 <w:tab w:val="left" w:pos="3312"/>
                 <w:tab w:val="left" w:pos="4896"/>
                 <w:tab w:val="left" w:pos="6480"/>
               </w:tabs>
             </w:pPr>
             <w:r w:rsidRPr="00AF4466">
               <w:t>A</w:t>
             </w:r>
             <w:r w:rsidR="00721406">
               <w:t>ddress</w:t>
             </w:r>
             <w:r w:rsidRPr="00AF4466">
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8298" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3EE4FBA9" w14:textId="0D01B1A2" w:rsidR="00357F49" w:rsidRDefault="0029583A" w:rsidP="000464E0">
+          <w:p w14:paraId="3EE4FBA9" w14:textId="0E0603B3" w:rsidR="00357F49" w:rsidRDefault="00D33BB4" w:rsidP="000464E0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="432"/>
                 <w:tab w:val="left" w:pos="3312"/>
                 <w:tab w:val="left" w:pos="4896"/>
                 <w:tab w:val="left" w:pos="6480"/>
               </w:tabs>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">Stanford </w:t>
-[...2 lines deleted...]
-              <w:t>Center on Adolescence</w:t>
+              <w:t>Graduate School of Education</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="380D1630" w14:textId="77777777" w:rsidR="0029583A" w:rsidRDefault="0029583A" w:rsidP="0029583A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="432"/>
                 <w:tab w:val="left" w:pos="3312"/>
                 <w:tab w:val="left" w:pos="4896"/>
                 <w:tab w:val="left" w:pos="6480"/>
               </w:tabs>
             </w:pPr>
             <w:r>
               <w:t>520 Galvez Mall</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="15083FC3" w14:textId="691907C7" w:rsidR="0029583A" w:rsidRPr="00AF4466" w:rsidRDefault="0029583A" w:rsidP="0029583A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="432"/>
                 <w:tab w:val="left" w:pos="3312"/>
                 <w:tab w:val="left" w:pos="4896"/>
                 <w:tab w:val="left" w:pos="6480"/>
               </w:tabs>
             </w:pPr>
             <w:r>
               <w:t>Stanford, CA 94305</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6B076D1F" w14:textId="67E98DA0" w:rsidR="00357F49" w:rsidRDefault="00000000" w:rsidP="0029583A">
+          <w:p w14:paraId="6B076D1F" w14:textId="67E98DA0" w:rsidR="00357F49" w:rsidRDefault="0029583A" w:rsidP="0029583A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="432"/>
                 <w:tab w:val="left" w:pos="3312"/>
                 <w:tab w:val="left" w:pos="4896"/>
                 <w:tab w:val="left" w:pos="6480"/>
               </w:tabs>
               <w:rPr>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
-              <w:r w:rsidR="0029583A" w:rsidRPr="00F1618C">
+              <w:r w:rsidRPr="00F1618C">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>wdamon@stanford.edu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="3A92C166" w14:textId="1A63CD62" w:rsidR="0029583A" w:rsidRPr="0029583A" w:rsidRDefault="0029583A" w:rsidP="0029583A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="432"/>
                 <w:tab w:val="left" w:pos="3312"/>
                 <w:tab w:val="left" w:pos="4896"/>
                 <w:tab w:val="left" w:pos="6480"/>
               </w:tabs>
               <w:rPr>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00357F49" w:rsidRPr="00AF4466" w14:paraId="04F2738D" w14:textId="77777777" w:rsidTr="001E41C0">
         <w:tc>
           <w:tcPr>
@@ -347,61 +338,73 @@
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="432"/>
                 <w:tab w:val="left" w:pos="3312"/>
                 <w:tab w:val="left" w:pos="4896"/>
                 <w:tab w:val="left" w:pos="6480"/>
               </w:tabs>
             </w:pPr>
             <w:r w:rsidRPr="00AF4466">
               <w:t>Professor of Education, Stanford University, 1997-</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4E9B98A3" w14:textId="77777777" w:rsidR="00357F49" w:rsidRPr="00AF4466" w:rsidRDefault="00357F49" w:rsidP="000464E0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="432"/>
                 <w:tab w:val="left" w:pos="3312"/>
                 <w:tab w:val="left" w:pos="4896"/>
                 <w:tab w:val="left" w:pos="6480"/>
               </w:tabs>
             </w:pPr>
             <w:r w:rsidRPr="00AF4466">
               <w:t xml:space="preserve">Director, Stanford Center on Adolescence, 1997- </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="423B8AAB" w14:textId="77777777" w:rsidR="00357F49" w:rsidRPr="00AF4466" w:rsidRDefault="00357F49" w:rsidP="000464E0">
+          <w:p w14:paraId="423B8AAB" w14:textId="2EB71283" w:rsidR="00357F49" w:rsidRPr="00AF4466" w:rsidRDefault="00357F49" w:rsidP="000464E0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="432"/>
                 <w:tab w:val="left" w:pos="3312"/>
                 <w:tab w:val="left" w:pos="4896"/>
                 <w:tab w:val="left" w:pos="6480"/>
               </w:tabs>
             </w:pPr>
             <w:r w:rsidRPr="00AF4466">
-              <w:t>Senior Fellow, Hoover Institution on War, Revolution, and Peace, 1999 -</w:t>
+              <w:t xml:space="preserve">Senior Fellow, </w:t>
+            </w:r>
+            <w:r w:rsidR="005C15BF">
+              <w:t xml:space="preserve">by courtesy, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AF4466">
+              <w:t>Hoover Institution</w:t>
+            </w:r>
+            <w:r w:rsidR="005C15BF">
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AF4466">
+              <w:t xml:space="preserve"> 1999 -</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00357F49" w:rsidRPr="00AF4466" w14:paraId="70DE9B85" w14:textId="77777777" w:rsidTr="001E41C0">
         <w:trPr>
           <w:trHeight w:val="3231"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1278" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="196CC1EC" w14:textId="77777777" w:rsidR="00357F49" w:rsidRPr="00AF4466" w:rsidRDefault="00721406" w:rsidP="000464E0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="432"/>
                 <w:tab w:val="left" w:pos="3312"/>
                 <w:tab w:val="left" w:pos="4896"/>
                 <w:tab w:val="left" w:pos="6480"/>
               </w:tabs>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Prior </w:t>
             </w:r>
             <w:r>
@@ -433,70 +436,62 @@
               <w:t>19</w:t>
             </w:r>
             <w:r w:rsidRPr="00AF4466">
               <w:t>98</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5F281CD2" w14:textId="77777777" w:rsidR="00357F49" w:rsidRPr="00AF4466" w:rsidRDefault="00357F49" w:rsidP="000464E0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="432"/>
                 <w:tab w:val="left" w:pos="3312"/>
                 <w:tab w:val="left" w:pos="4896"/>
                 <w:tab w:val="left" w:pos="6480"/>
               </w:tabs>
             </w:pPr>
             <w:r w:rsidRPr="00AF4466">
               <w:t>Professor of Education, Brown University, 1989-</w:t>
             </w:r>
             <w:r w:rsidR="00892C0A" w:rsidRPr="00AF4466">
               <w:t>19</w:t>
             </w:r>
             <w:r w:rsidRPr="00AF4466">
               <w:t>98</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="20E69BA7" w14:textId="77777777" w:rsidR="00357F49" w:rsidRPr="00AF4466" w:rsidRDefault="00357F49" w:rsidP="000464E0">
+          <w:p w14:paraId="20E69BA7" w14:textId="2B28CABA" w:rsidR="00357F49" w:rsidRPr="00AF4466" w:rsidRDefault="00357F49" w:rsidP="000464E0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="432"/>
                 <w:tab w:val="left" w:pos="3312"/>
                 <w:tab w:val="left" w:pos="4896"/>
                 <w:tab w:val="left" w:pos="6480"/>
               </w:tabs>
               <w:ind w:left="432" w:hanging="432"/>
             </w:pPr>
             <w:r w:rsidRPr="00AF4466">
-              <w:t xml:space="preserve">The </w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> Family Director, Center for the Study of Human Development, 1992</w:t>
+              <w:t>The Mittleman Family Director, Center for the Study of Human Development, 1992</w:t>
             </w:r>
             <w:r w:rsidR="00892C0A" w:rsidRPr="00AF4466">
               <w:t>-1998</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="49EE16B5" w14:textId="77777777" w:rsidR="00357F49" w:rsidRPr="00AF4466" w:rsidRDefault="00357F49" w:rsidP="000464E0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="432"/>
                 <w:tab w:val="left" w:pos="3312"/>
                 <w:tab w:val="left" w:pos="4896"/>
                 <w:tab w:val="left" w:pos="6480"/>
               </w:tabs>
             </w:pPr>
             <w:r w:rsidRPr="00AF4466">
               <w:t>Chair of Education, Brown University, 1989-1992</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4DE9EAB4" w14:textId="77777777" w:rsidR="00357F49" w:rsidRPr="00AF4466" w:rsidRDefault="00357F49" w:rsidP="000464E0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="432"/>
                 <w:tab w:val="left" w:pos="3312"/>
                 <w:tab w:val="left" w:pos="4896"/>
                 <w:tab w:val="left" w:pos="6480"/>
@@ -535,126 +530,127 @@
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="432"/>
                 <w:tab w:val="left" w:pos="3312"/>
                 <w:tab w:val="left" w:pos="4896"/>
                 <w:tab w:val="left" w:pos="6480"/>
               </w:tabs>
             </w:pPr>
             <w:r w:rsidRPr="00AF4466">
               <w:t>Distinguished Visiting Professor, University of Puerto Rico, 1988</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="202FEEB2" w14:textId="77777777" w:rsidR="00357F49" w:rsidRPr="00AF4466" w:rsidRDefault="00357F49" w:rsidP="000464E0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="432"/>
                 <w:tab w:val="left" w:pos="3312"/>
                 <w:tab w:val="left" w:pos="4896"/>
                 <w:tab w:val="left" w:pos="6480"/>
               </w:tabs>
             </w:pPr>
             <w:r w:rsidRPr="00AF4466">
               <w:t>Dean of the Graduate School, Clark University, 1983-1987</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="69E4E652" w14:textId="77777777" w:rsidR="00357F49" w:rsidRPr="00AF4466" w:rsidRDefault="00357F49" w:rsidP="000464E0">
+          <w:p w14:paraId="69E4E652" w14:textId="2F1CEBE5" w:rsidR="00357F49" w:rsidRPr="00AF4466" w:rsidRDefault="00357F49" w:rsidP="000464E0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="432"/>
                 <w:tab w:val="left" w:pos="3312"/>
                 <w:tab w:val="left" w:pos="4896"/>
                 <w:tab w:val="left" w:pos="6480"/>
               </w:tabs>
             </w:pPr>
             <w:r w:rsidRPr="00AF4466">
-              <w:t xml:space="preserve">Associate Professor of </w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> University, 1978-1982</w:t>
+              <w:t>Associate Professor of Psychology, Clark University, 1978-1982</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0D64D8D2" w14:textId="77777777" w:rsidR="001E41C0" w:rsidRPr="00AF4466" w:rsidRDefault="00357F49" w:rsidP="000464E0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="432"/>
                 <w:tab w:val="left" w:pos="3312"/>
                 <w:tab w:val="left" w:pos="4896"/>
                 <w:tab w:val="left" w:pos="6480"/>
               </w:tabs>
             </w:pPr>
             <w:r w:rsidRPr="00AF4466">
               <w:t>Assistant Professor of Psychology, Clark University, 1973-1978</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2701361A" w14:textId="77777777" w:rsidR="00E14456" w:rsidRPr="00AF4466" w:rsidRDefault="00E14456">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="432"/>
           <w:tab w:val="left" w:pos="3312"/>
           <w:tab w:val="left" w:pos="4896"/>
           <w:tab w:val="left" w:pos="6480"/>
         </w:tabs>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="748555CA" w14:textId="77777777" w:rsidR="00E14456" w:rsidRDefault="00E14456" w:rsidP="00974460">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3312"/>
           <w:tab w:val="left" w:pos="4896"/>
           <w:tab w:val="left" w:pos="6480"/>
         </w:tabs>
       </w:pPr>
       <w:r w:rsidRPr="00AF4466">
         <w:t>GRANTS AND AWARDS:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A391820" w14:textId="77777777" w:rsidR="000E477D" w:rsidRDefault="000E477D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="432"/>
           <w:tab w:val="left" w:pos="3312"/>
           <w:tab w:val="left" w:pos="4896"/>
           <w:tab w:val="left" w:pos="6480"/>
         </w:tabs>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3B5F5346" w14:textId="23906E5A" w:rsidR="0079167A" w:rsidRDefault="0079167A" w:rsidP="00790601">
+    <w:p w14:paraId="3B9F9434" w14:textId="77777777" w:rsidR="007C4476" w:rsidRDefault="007C4476" w:rsidP="00790601">
       <w:pPr>
         <w:spacing w:after="160"/>
         <w:ind w:left="547" w:hanging="360"/>
       </w:pPr>
+      <w:r>
+        <w:t>John Templeton Foundation gift for convening on the psychology of purpose, 2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B5F5346" w14:textId="6343D06B" w:rsidR="0079167A" w:rsidRDefault="0079167A" w:rsidP="00790601">
+      <w:pPr>
+        <w:spacing w:after="160"/>
+        <w:ind w:left="547" w:hanging="360"/>
+      </w:pPr>
       <w:r w:rsidRPr="0079167A">
-        <w:t>Andrew Mellon Foundation</w:t>
+        <w:t>Mellon Foundation</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> grant to study t</w:t>
       </w:r>
       <w:r w:rsidRPr="0079167A">
         <w:t xml:space="preserve">he </w:t>
       </w:r>
       <w:r>
         <w:t>d</w:t>
       </w:r>
       <w:r w:rsidRPr="0079167A">
         <w:t xml:space="preserve">evelopment of </w:t>
       </w:r>
       <w:r>
         <w:t>p</w:t>
       </w:r>
       <w:r w:rsidRPr="0079167A">
         <w:t xml:space="preserve">urpose in </w:t>
       </w:r>
       <w:r>
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidRPr="0079167A">
         <w:t xml:space="preserve">ontemporary </w:t>
       </w:r>
@@ -672,127 +668,118 @@
       </w:r>
       <w:r>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidRPr="0079167A">
         <w:t>ducation</w:t>
       </w:r>
       <w:r>
         <w:t>, 20</w:t>
       </w:r>
       <w:r w:rsidRPr="0079167A">
         <w:t>17</w:t>
       </w:r>
       <w:r w:rsidR="0086459D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
       <w:r w:rsidRPr="0079167A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>20</w:t>
       </w:r>
       <w:r w:rsidR="00AE4DCF">
         <w:t>23</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="6D983C44" w14:textId="7A470A21" w:rsidR="00F526AB" w:rsidRDefault="00F526AB" w:rsidP="00790601">
       <w:pPr>
         <w:spacing w:after="160"/>
         <w:ind w:left="547" w:hanging="360"/>
       </w:pPr>
       <w:r w:rsidRPr="00F526AB">
         <w:t>J</w:t>
       </w:r>
       <w:r>
         <w:t>ohn E. Fetzer Institute grant to study the development of purpose in an educational program at inner-city high</w:t>
       </w:r>
       <w:r w:rsidR="00AE4DCF">
         <w:t xml:space="preserve"> schools in Bronx, NY, 2019-2022</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3EC93996" w14:textId="242CCC8C" w:rsidR="0086459D" w:rsidRDefault="0086459D" w:rsidP="00790601">
       <w:pPr>
         <w:spacing w:after="160"/>
         <w:ind w:left="547" w:hanging="360"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">John Templeton Foundation grant to study the development and transmission of family purpose across generations, 2017 - </w:t>
-[...5 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>John Templeton Foundation grant to study the development and transmission of family purpose across generations, 2017 - 2022</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="530A817D" w14:textId="77777777" w:rsidR="00790601" w:rsidRDefault="00790601" w:rsidP="00790601">
       <w:pPr>
         <w:spacing w:after="160"/>
         <w:ind w:left="547" w:hanging="360"/>
       </w:pPr>
       <w:r w:rsidRPr="00790601">
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">John Templeton Foundation grant to study the development of purpose in the </w:t>
       </w:r>
       <w:r w:rsidR="006B3F2D">
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00790601">
         <w:t>encore years</w:t>
       </w:r>
       <w:r w:rsidR="006B3F2D">
         <w:t>”</w:t>
       </w:r>
       <w:r w:rsidRPr="00790601">
         <w:t>, 2015</w:t>
       </w:r>
       <w:r w:rsidR="0079167A">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00790601">
         <w:t>2018</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="5516892D" w14:textId="5BF373F6" w:rsidR="004C3519" w:rsidRDefault="004C3519" w:rsidP="004C3519">
       <w:pPr>
         <w:spacing w:after="160"/>
         <w:ind w:left="547" w:hanging="360"/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>University of Pennsylvania sub-contract to study character development in adolescence, 2014</w:t>
       </w:r>
       <w:r w:rsidR="0086459D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>–2017</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C996B59" w14:textId="77777777" w:rsidR="006D717B" w:rsidRDefault="006D717B" w:rsidP="006D717B">
       <w:pPr>
         <w:spacing w:after="160"/>
         <w:ind w:left="547" w:hanging="360"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Carnegie Corporation of New York grant for l</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>eadership meeting on p</w:t>
@@ -901,55 +888,53 @@
       <w:pPr>
         <w:spacing w:after="160"/>
         <w:ind w:left="547" w:hanging="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">John Templeton Foundation grant to study </w:t>
       </w:r>
       <w:r w:rsidRPr="00D81C18">
         <w:t>the</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="990000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">role of truth, humility, and faith in moral formation, </w:t>
       </w:r>
       <w:r w:rsidR="00487C82">
         <w:t>2011</w:t>
       </w:r>
       <w:r w:rsidR="00721406">
         <w:t>–</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="002C27F5">
         <w:t>2013</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="31E5DFC3" w14:textId="77777777" w:rsidR="00721406" w:rsidRDefault="00AC1220" w:rsidP="00721406">
       <w:pPr>
         <w:spacing w:after="160"/>
         <w:ind w:left="547" w:hanging="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Spencer Foundation grant </w:t>
       </w:r>
       <w:r w:rsidR="004F4F54">
         <w:t xml:space="preserve">for pilot </w:t>
       </w:r>
       <w:r w:rsidR="0028226F">
         <w:t>research on</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0028226F">
         <w:t xml:space="preserve">the development of </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">civic </w:t>
       </w:r>
       <w:r w:rsidR="000B0A6A">
@@ -984,115 +969,106 @@
       </w:r>
       <w:r w:rsidRPr="000B0A6A">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>st</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Century, June 2010</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78D94CCF" w14:textId="77777777" w:rsidR="00721406" w:rsidRDefault="00D81C18" w:rsidP="00721406">
       <w:pPr>
         <w:spacing w:after="160"/>
         <w:ind w:left="547" w:hanging="360"/>
       </w:pPr>
       <w:r w:rsidRPr="00AF4466">
         <w:t>Thrive Foundation gifts for study of youth purpose, and for work on positive approaches to education and youth development, 2000</w:t>
       </w:r>
       <w:r w:rsidR="0079167A">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00AF4466">
         <w:t>2009</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="43648767" w14:textId="77777777" w:rsidR="00721406" w:rsidRDefault="00E14456" w:rsidP="00721406">
       <w:pPr>
         <w:spacing w:after="160"/>
         <w:ind w:left="547" w:hanging="360"/>
       </w:pPr>
       <w:r w:rsidRPr="00AF4466">
         <w:t>John Templeton Foundation grants for study of the development of youth purpose, 2002</w:t>
       </w:r>
       <w:r w:rsidR="0079167A">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF4466">
         <w:t>2009</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02AB4AF8" w14:textId="77777777" w:rsidR="00721406" w:rsidRDefault="00336BBE" w:rsidP="00721406">
       <w:pPr>
         <w:spacing w:after="160"/>
         <w:ind w:left="547" w:hanging="360"/>
       </w:pPr>
       <w:r w:rsidRPr="00AF4466">
         <w:t>Atlantic Philanthropies grant for study of good work in higher education, 2002</w:t>
       </w:r>
       <w:r w:rsidR="0079167A">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00AF4466">
         <w:t>2006</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="0067C9B0" w14:textId="77777777" w:rsidR="00721406" w:rsidRDefault="00E14456" w:rsidP="00721406">
       <w:pPr>
         <w:spacing w:after="160"/>
         <w:ind w:left="547" w:hanging="360"/>
       </w:pPr>
       <w:r w:rsidRPr="00AF4466">
         <w:t>Atlantic Philanthropies grant for study of good work in philanthropy, 2002</w:t>
       </w:r>
       <w:r w:rsidR="0079167A">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="00AF4466">
+        <w:t xml:space="preserve">2005 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="28B12442" w14:textId="77777777" w:rsidR="00721406" w:rsidRDefault="00E14456" w:rsidP="00721406">
       <w:pPr>
         <w:spacing w:after="160"/>
         <w:ind w:left="547" w:hanging="360"/>
       </w:pPr>
       <w:r w:rsidRPr="00AF4466">
         <w:t>William and Flora Hewlett Foundation grant to study good work in philanthropy, 2001</w:t>
       </w:r>
       <w:r w:rsidR="0079167A">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF4466">
         <w:t xml:space="preserve">2005 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2EC8AEBF" w14:textId="77777777" w:rsidR="00721406" w:rsidRDefault="00E14456" w:rsidP="00721406">
       <w:pPr>
         <w:spacing w:after="160"/>
         <w:ind w:left="547" w:hanging="360"/>
       </w:pPr>
@@ -1140,147 +1116,141 @@
       </w:r>
       <w:r w:rsidR="0079167A">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
       <w:r w:rsidR="000D68BC">
         <w:t>2001</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5141737E" w14:textId="77777777" w:rsidR="00721406" w:rsidRDefault="00E14456" w:rsidP="00721406">
       <w:pPr>
         <w:spacing w:after="160"/>
         <w:ind w:left="547" w:hanging="360"/>
       </w:pPr>
       <w:r w:rsidRPr="00AF4466">
         <w:t>Pew Charitable Trusts grant for designing educational curriculum and teaching methods for ethical standards and “good work” strategies in journalism, 1998</w:t>
       </w:r>
       <w:r w:rsidR="0079167A">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00892C0A" w:rsidRPr="00AF4466">
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="000D68BC">
         <w:t>999</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="56F894D2" w14:textId="77777777" w:rsidR="00721406" w:rsidRDefault="00E14456" w:rsidP="00721406">
       <w:pPr>
         <w:spacing w:after="160"/>
         <w:ind w:left="547" w:hanging="360"/>
       </w:pPr>
       <w:r w:rsidRPr="00AF4466">
         <w:t>Spencer Foundation grant for project-centered instruction and assessment in an after-school program fo</w:t>
       </w:r>
       <w:r w:rsidR="000D68BC">
         <w:t>r high-risk children, 1992</w:t>
       </w:r>
       <w:r w:rsidR="0079167A">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
       <w:r w:rsidR="000D68BC">
         <w:t>1996</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="19721349" w14:textId="77777777" w:rsidR="00721406" w:rsidRDefault="00E14456" w:rsidP="00721406">
       <w:pPr>
         <w:spacing w:after="160"/>
         <w:ind w:left="547" w:hanging="360"/>
       </w:pPr>
       <w:r w:rsidRPr="00AF4466">
+        <w:lastRenderedPageBreak/>
         <w:t>John D. and Catherine T. MacArthur Foundation award for directing a national educational researcher's network and for conducting related research, 1990</w:t>
       </w:r>
       <w:r w:rsidR="0079167A">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00AF4466">
         <w:t>1995</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="485A8693" w14:textId="77777777" w:rsidR="00721406" w:rsidRDefault="00E14456" w:rsidP="00721406">
       <w:pPr>
         <w:spacing w:after="160"/>
         <w:ind w:left="547" w:hanging="360"/>
       </w:pPr>
       <w:r w:rsidRPr="00AF4466">
-        <w:lastRenderedPageBreak/>
         <w:t>Fellow, Center for Advanced Study in t</w:t>
       </w:r>
       <w:r w:rsidR="000D68BC">
         <w:t>he Behavioral Sciences, 1994</w:t>
       </w:r>
       <w:r w:rsidR="0079167A">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
       <w:r w:rsidR="002C27F5">
         <w:t>19</w:t>
       </w:r>
       <w:r w:rsidR="000D68BC">
         <w:t>95</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="53E991F0" w14:textId="77777777" w:rsidR="00721406" w:rsidRDefault="00E14456" w:rsidP="00721406">
       <w:pPr>
         <w:spacing w:after="160"/>
         <w:ind w:left="547" w:hanging="360"/>
       </w:pPr>
       <w:r w:rsidRPr="00AF4466">
         <w:t>Pew Charitable Trusts grant, "Developing project-centered instruction in an after-school program for</w:t>
       </w:r>
       <w:r w:rsidR="000D68BC">
         <w:t xml:space="preserve"> high-risk children," 1990</w:t>
       </w:r>
       <w:r w:rsidR="0079167A">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="000D68BC">
         <w:t>1994</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="42908A8A" w14:textId="77777777" w:rsidR="00721406" w:rsidRDefault="00E14456" w:rsidP="00721406">
       <w:pPr>
         <w:spacing w:after="160"/>
         <w:ind w:left="547" w:hanging="360"/>
       </w:pPr>
       <w:r w:rsidRPr="00AF4466">
         <w:t xml:space="preserve">New York Community Trust grant (Van Leer Fund), "A peer-based </w:t>
       </w:r>
       <w:r w:rsidR="000D68BC">
         <w:t>instructional plan." 1984</w:t>
       </w:r>
       <w:r w:rsidR="0079167A">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
       <w:r w:rsidR="000D68BC">
         <w:t xml:space="preserve"> 1988</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E1FAE9E" w14:textId="77777777" w:rsidR="00721406" w:rsidRDefault="00E14456" w:rsidP="00721406">
       <w:pPr>
         <w:spacing w:after="160"/>
@@ -1728,50 +1698,51 @@
       <w:r w:rsidRPr="00AF4466">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>ext</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF4466">
         <w:t>, New York: John Wiley and Sons</w:t>
       </w:r>
       <w:r w:rsidR="00EA3608" w:rsidRPr="00AF4466">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4EB93C08" w14:textId="77777777" w:rsidR="00182866" w:rsidRDefault="000F6691" w:rsidP="00182866">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
           <w:tab w:val="left" w:pos="3312"/>
           <w:tab w:val="left" w:pos="4896"/>
           <w:tab w:val="left" w:pos="6480"/>
         </w:tabs>
         <w:spacing w:after="160"/>
         <w:ind w:left="547" w:hanging="360"/>
       </w:pPr>
       <w:r w:rsidRPr="00AF4466">
+        <w:lastRenderedPageBreak/>
         <w:t>Damon, W., and Verducci, S. (Eds.</w:t>
       </w:r>
       <w:r w:rsidR="00EC0001" w:rsidRPr="00AF4466">
         <w:t>).</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF4466">
         <w:t xml:space="preserve"> (2006)</w:t>
       </w:r>
       <w:r w:rsidR="00B062BF" w:rsidRPr="00AF4466">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF4466">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0044631B">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Taking Philanthropy S</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF4466">
         <w:rPr>
           <w:i/>
           <w:iCs/>
@@ -1786,51 +1757,50 @@
         <w:t>eyond Noble Intentions to Responsible G</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF4466">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>iving</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF4466">
         <w:t>. Bloomington: Indiana University Press.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3340CC02" w14:textId="77777777" w:rsidR="000F6691" w:rsidRPr="00AF4466" w:rsidRDefault="000F6691" w:rsidP="00182866">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
           <w:tab w:val="left" w:pos="3312"/>
           <w:tab w:val="left" w:pos="4896"/>
           <w:tab w:val="left" w:pos="6480"/>
         </w:tabs>
         <w:spacing w:after="160"/>
         <w:ind w:left="547" w:hanging="360"/>
       </w:pPr>
       <w:r w:rsidRPr="00AF4466">
-        <w:lastRenderedPageBreak/>
         <w:t>Damon, W., and Lerner, R. (Eds.)</w:t>
       </w:r>
       <w:r w:rsidR="00EC0001" w:rsidRPr="00AF4466">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF4466">
         <w:t xml:space="preserve"> (2006)</w:t>
       </w:r>
       <w:r w:rsidR="00B062BF" w:rsidRPr="00AF4466">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF4466">
         <w:rPr>
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00AF4466">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Handbook of </w:t>
       </w:r>
       <w:r w:rsidR="0044631B">
@@ -2048,644 +2018,761 @@
         </w:rPr>
         <w:t>Work: When Excellence and Ethics M</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF4466">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>eet</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF4466">
         <w:t>. New York: Basic Books.  (German, Spanish, Chinese, Portugue</w:t>
       </w:r>
       <w:r w:rsidR="00ED3B1B" w:rsidRPr="00AF4466">
         <w:t>se, Romanian translations, 2001</w:t>
       </w:r>
       <w:r w:rsidR="004E02B9" w:rsidRPr="00AF4466">
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidR="007A4F7A">
         <w:t>2007</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF4466">
         <w:t>).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C7A73BC" w14:textId="77777777" w:rsidR="003B108B" w:rsidRPr="00AF4466" w:rsidRDefault="003B108B" w:rsidP="00E8083C">
+    <w:p w14:paraId="10BE4725" w14:textId="4B94A7A8" w:rsidR="00B5298D" w:rsidRDefault="00B5298D" w:rsidP="00182866">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="540"/>
+          <w:tab w:val="left" w:pos="3312"/>
+          <w:tab w:val="left" w:pos="4896"/>
+          <w:tab w:val="left" w:pos="6480"/>
+        </w:tabs>
+        <w:spacing w:after="160"/>
+        <w:ind w:left="547" w:hanging="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B5298D">
+        <w:t>Damon, W., (Ed.). (</w:t>
+      </w:r>
+      <w:r>
+        <w:t>199</w:t>
+      </w:r>
+      <w:r w:rsidR="00903E3E">
+        <w:t>8</w:t>
+      </w:r>
+      <w:r>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B5298D">
+        <w:t xml:space="preserve">. Handbook of Child Psychology: The </w:t>
+      </w:r>
+      <w:r w:rsidR="00B5108F">
+        <w:t>Fifth</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B5298D">
+        <w:t xml:space="preserve"> Edition (Vols. 1- 4). New York: John Wiley and Sons.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2286F6CB" w14:textId="7E2198E7" w:rsidR="00903E3E" w:rsidRDefault="00903E3E" w:rsidP="00182866">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="540"/>
+          <w:tab w:val="left" w:pos="3312"/>
+          <w:tab w:val="left" w:pos="4896"/>
+          <w:tab w:val="left" w:pos="6480"/>
+        </w:tabs>
+        <w:spacing w:after="160"/>
+        <w:ind w:left="547" w:hanging="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00903E3E">
+        <w:t xml:space="preserve">Damon, W. (1997). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00903E3E">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>The Youth Charter: How Communities Can Work Together to Raise Standards for All our Children</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00903E3E">
+        <w:t>. New York: The Free Press.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70B6C8A3" w14:textId="77777777" w:rsidR="003B108B" w:rsidRPr="00AF4466" w:rsidRDefault="003B108B" w:rsidP="00182866">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="540"/>
+          <w:tab w:val="left" w:pos="3312"/>
+          <w:tab w:val="left" w:pos="4896"/>
+          <w:tab w:val="left" w:pos="6480"/>
+        </w:tabs>
+        <w:spacing w:after="160"/>
+        <w:ind w:left="547" w:hanging="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF4466">
+        <w:t>Damon, W. (1995)</w:t>
+      </w:r>
+      <w:r w:rsidR="00C56DD5" w:rsidRPr="00AF4466">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF4466">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF4466">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Greate</w:t>
+      </w:r>
+      <w:r w:rsidR="0044631B">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>r Expectations: Overcoming the C</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF4466">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">ulture of </w:t>
+      </w:r>
+      <w:r w:rsidR="0044631B">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Indulgence in our Homes and S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF4466">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>chools</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF4466">
+        <w:t>. New York: The Free Press. (Italian, Japanese translations, 1997-1999.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F3C1126" w14:textId="77777777" w:rsidR="003B108B" w:rsidRPr="00AF4466" w:rsidRDefault="003B108B" w:rsidP="00182866">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="540"/>
+          <w:tab w:val="left" w:pos="3312"/>
+          <w:tab w:val="left" w:pos="4896"/>
+          <w:tab w:val="left" w:pos="6480"/>
+        </w:tabs>
+        <w:spacing w:after="160"/>
+        <w:ind w:left="547" w:hanging="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF4466">
+        <w:t>Colby, A., and Damon, W. (1992)</w:t>
+      </w:r>
+      <w:r w:rsidR="00C56DD5" w:rsidRPr="00AF4466">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF4466">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0044631B">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Some Do Care: Contemporary Lives of Moral C</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF4466">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>ommitment</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF4466">
+        <w:t>. New York: The Free Press.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E6AA311" w14:textId="77777777" w:rsidR="003B108B" w:rsidRPr="00AF4466" w:rsidRDefault="003B108B" w:rsidP="00E8083C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
           <w:tab w:val="left" w:pos="3312"/>
           <w:tab w:val="left" w:pos="4896"/>
           <w:tab w:val="left" w:pos="6480"/>
         </w:tabs>
         <w:spacing w:after="160"/>
         <w:ind w:left="540" w:hanging="360"/>
       </w:pPr>
       <w:r w:rsidRPr="00AF4466">
-        <w:t>Damon, W. (1997)</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00C56DD5" w:rsidRPr="00AF4466">
+        <w:t>Damon, W. (1990)</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF0C13" w:rsidRPr="00AF4466">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF4466">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0044631B">
         <w:rPr>
           <w:i/>
         </w:rPr>
-        <w:t>The Youth Charter: How Communities Can Work Together to Raise S</w:t>
-[...5 lines deleted...]
-        <w:t>tandard</w:t>
+        <w:t>The Moral C</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF4466">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">hild: Nurturing </w:t>
       </w:r>
       <w:r w:rsidR="0044631B">
         <w:rPr>
           <w:i/>
         </w:rPr>
-        <w:t>s for All our C</w:t>
-[...62 lines deleted...]
-        <w:t>Greate</w:t>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF4466">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">hildren's </w:t>
       </w:r>
       <w:r w:rsidR="0044631B">
         <w:rPr>
           <w:i/>
         </w:rPr>
-        <w:t>r Expectations: Overcoming the C</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">ulture of </w:t>
+        <w:t>N</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF4466">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">atural </w:t>
       </w:r>
       <w:r w:rsidR="0044631B">
         <w:rPr>
           <w:i/>
         </w:rPr>
-        <w:t>Indulgence in our Homes and S</w:t>
-[...29 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>M</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF4466">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">oral </w:t>
       </w:r>
       <w:r w:rsidR="0044631B">
         <w:rPr>
           <w:i/>
         </w:rPr>
-        <w:t>Some Do Care: Contemporary Lives of Moral C</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2E6AA311" w14:textId="77777777" w:rsidR="003B108B" w:rsidRPr="00AF4466" w:rsidRDefault="003B108B" w:rsidP="00E8083C">
+        <w:t>G</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF4466">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>rowth</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF4466">
+        <w:t xml:space="preserve">. New York: The Free Press. (Italian, Japanese, German, Chinese, Polish, Korean, Danish translations, 1995 </w:t>
+      </w:r>
+      <w:r w:rsidR="00CC534F">
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF4466">
+        <w:t xml:space="preserve"> 2004</w:t>
+      </w:r>
+      <w:r w:rsidR="003323D3" w:rsidRPr="00AF4466">
+        <w:t>.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BFE88DC" w14:textId="77777777" w:rsidR="003B108B" w:rsidRPr="00AF4466" w:rsidRDefault="003B108B" w:rsidP="00E8083C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
           <w:tab w:val="left" w:pos="3312"/>
           <w:tab w:val="left" w:pos="4896"/>
           <w:tab w:val="left" w:pos="6480"/>
         </w:tabs>
         <w:spacing w:after="160"/>
         <w:ind w:left="540" w:hanging="360"/>
       </w:pPr>
       <w:r w:rsidRPr="00AF4466">
-        <w:t>Damon, W. (1990)</w:t>
+        <w:t>Damon, W. (Ed.)</w:t>
       </w:r>
       <w:r w:rsidR="00EF0C13" w:rsidRPr="00AF4466">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF4466">
+        <w:t xml:space="preserve"> (1989)</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF0C13" w:rsidRPr="00AF4466">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF4466">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0044631B">
         <w:rPr>
           <w:i/>
         </w:rPr>
-        <w:t>The Moral C</w:t>
-[...68 lines deleted...]
-    <w:p w14:paraId="4BFE88DC" w14:textId="77777777" w:rsidR="003B108B" w:rsidRPr="00AF4466" w:rsidRDefault="003B108B" w:rsidP="00E8083C">
+        <w:t>Child Development Today and T</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF4466">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>omorrow</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF4466">
+        <w:t>. San Francisco: Jossey-Bass.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7ED536E9" w14:textId="77777777" w:rsidR="003B108B" w:rsidRPr="00AF4466" w:rsidRDefault="003B108B" w:rsidP="00E8083C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
           <w:tab w:val="left" w:pos="3312"/>
           <w:tab w:val="left" w:pos="4896"/>
           <w:tab w:val="left" w:pos="6480"/>
         </w:tabs>
         <w:spacing w:after="160"/>
         <w:ind w:left="540" w:hanging="360"/>
       </w:pPr>
       <w:r w:rsidRPr="00AF4466">
-        <w:t>Damon, W. (Ed.)</w:t>
+        <w:t>Damon, W., and Hart, D. (1988)</w:t>
       </w:r>
       <w:r w:rsidR="00EF0C13" w:rsidRPr="00AF4466">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF4466">
-        <w:t xml:space="preserve"> (1989)</w:t>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00AF4466">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidRPr="00AF4466">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">Self-understanding in </w:t>
+      </w:r>
       <w:r w:rsidR="0044631B">
         <w:rPr>
           <w:i/>
         </w:rPr>
-        <w:t>Child Development Today and T</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="7ED536E9" w14:textId="77777777" w:rsidR="003B108B" w:rsidRPr="00AF4466" w:rsidRDefault="003B108B" w:rsidP="00E8083C">
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF4466">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>hildhood and</w:t>
+      </w:r>
+      <w:r w:rsidR="0044631B">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF4466">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>dolescence</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF4466">
+        <w:t>. New York: Cambridge University Press.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54A8846D" w14:textId="77777777" w:rsidR="003B108B" w:rsidRPr="00AF4466" w:rsidRDefault="003B108B" w:rsidP="00E8083C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
           <w:tab w:val="left" w:pos="3312"/>
           <w:tab w:val="left" w:pos="4896"/>
           <w:tab w:val="left" w:pos="6480"/>
         </w:tabs>
         <w:spacing w:after="160"/>
         <w:ind w:left="540" w:hanging="360"/>
       </w:pPr>
       <w:r w:rsidRPr="00AF4466">
-        <w:t>Damon, W., and Hart, D. (1988)</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00EF0C13" w:rsidRPr="00AF4466">
+        <w:t xml:space="preserve">Damon, W. (1983). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF4466">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Socia</w:t>
+      </w:r>
+      <w:r w:rsidR="0044631B">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>l and Personality Development: Infancy through A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF4466">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>dolescence</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF4466">
+        <w:t>. New York:  W. W. Norton. (German translation, 1988; Japanese translation, 1990; Chinese translation, 1992)</w:t>
+      </w:r>
+      <w:r w:rsidR="00624144" w:rsidRPr="00AF4466">
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AF4466">
-[...36 lines deleted...]
-    <w:p w14:paraId="54A8846D" w14:textId="77777777" w:rsidR="003B108B" w:rsidRPr="00AF4466" w:rsidRDefault="003B108B" w:rsidP="00E8083C">
+    </w:p>
+    <w:p w14:paraId="5FED2622" w14:textId="77777777" w:rsidR="003B108B" w:rsidRPr="00AF4466" w:rsidRDefault="003B108B" w:rsidP="00E8083C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
           <w:tab w:val="left" w:pos="3312"/>
           <w:tab w:val="left" w:pos="4896"/>
           <w:tab w:val="left" w:pos="6480"/>
         </w:tabs>
         <w:spacing w:after="160"/>
         <w:ind w:left="540" w:hanging="360"/>
       </w:pPr>
       <w:r w:rsidRPr="00AF4466">
-        <w:t xml:space="preserve">Damon, W. (1983). </w:t>
-[...5 lines deleted...]
-        <w:t>Socia</w:t>
+        <w:t>Damon, W.</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF0C13" w:rsidRPr="00AF4466">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF4466">
+        <w:t xml:space="preserve"> (Ed.)</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF0C13" w:rsidRPr="00AF4466">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF4466">
+        <w:t xml:space="preserve"> (1983). </w:t>
       </w:r>
       <w:r w:rsidR="0044631B">
         <w:rPr>
           <w:i/>
         </w:rPr>
-        <w:t>l and Personality Development: Infancy through A</w:t>
-[...14 lines deleted...]
-    <w:p w14:paraId="5FED2622" w14:textId="77777777" w:rsidR="003B108B" w:rsidRPr="00AF4466" w:rsidRDefault="003B108B" w:rsidP="00E8083C">
+        <w:t>Social and Personality Development: Essays on the G</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF4466">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>rowth of t</w:t>
+      </w:r>
+      <w:r w:rsidR="0044631B">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>he C</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF4466">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>hild</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF4466">
+        <w:t>. New York: W. W. Norton.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27DCCCB5" w14:textId="77777777" w:rsidR="003B108B" w:rsidRPr="00AF4466" w:rsidRDefault="003B108B" w:rsidP="00E8083C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
           <w:tab w:val="left" w:pos="3312"/>
           <w:tab w:val="left" w:pos="4896"/>
           <w:tab w:val="left" w:pos="6480"/>
         </w:tabs>
         <w:spacing w:after="160"/>
         <w:ind w:left="540" w:hanging="360"/>
       </w:pPr>
       <w:r w:rsidRPr="00AF4466">
         <w:t>Damon, W.</w:t>
       </w:r>
       <w:r w:rsidR="00EF0C13" w:rsidRPr="00AF4466">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF4466">
         <w:t xml:space="preserve"> (Ed.)</w:t>
       </w:r>
       <w:r w:rsidR="00EF0C13" w:rsidRPr="00AF4466">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF4466">
-        <w:t xml:space="preserve"> (1983). </w:t>
+        <w:t xml:space="preserve"> (1978). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF4466">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">Social </w:t>
       </w:r>
       <w:r w:rsidR="0044631B">
         <w:rPr>
           <w:i/>
         </w:rPr>
-        <w:t>Social and Personality Development: Essays on the G</w:t>
-[...23 lines deleted...]
-    <w:p w14:paraId="27DCCCB5" w14:textId="77777777" w:rsidR="003B108B" w:rsidRPr="00AF4466" w:rsidRDefault="003B108B" w:rsidP="00E8083C">
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF4466">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>ognition</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF4466">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF0C13" w:rsidRPr="00AF4466">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF4466">
+        <w:t>San Francisco: Jossey-Bass.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CA5F3E0" w14:textId="77777777" w:rsidR="003B108B" w:rsidRPr="00AF4466" w:rsidRDefault="00EF0C13" w:rsidP="0044339E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3312"/>
+          <w:tab w:val="left" w:pos="4896"/>
+          <w:tab w:val="left" w:pos="6480"/>
+        </w:tabs>
+        <w:spacing w:after="160"/>
+        <w:ind w:left="540" w:hanging="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF4466">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Damon, W., (Ed.). (1978). </w:t>
+      </w:r>
+      <w:r w:rsidR="003B108B" w:rsidRPr="00AF4466">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Moral Development</w:t>
+      </w:r>
+      <w:r w:rsidR="003B108B" w:rsidRPr="00AF4466">
+        <w:t>. San Francisco: Jossey-Bass.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6589B416" w14:textId="77777777" w:rsidR="00E0046E" w:rsidRDefault="003B108B" w:rsidP="00E8083C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
           <w:tab w:val="left" w:pos="3312"/>
           <w:tab w:val="left" w:pos="4896"/>
           <w:tab w:val="left" w:pos="6480"/>
         </w:tabs>
         <w:spacing w:after="160"/>
         <w:ind w:left="540" w:hanging="360"/>
       </w:pPr>
       <w:r w:rsidRPr="00AF4466">
-        <w:t>Damon, W.</w:t>
-[...76 lines deleted...]
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Damon, W. </w:t>
       </w:r>
       <w:r w:rsidR="00EF0C13" w:rsidRPr="00AF4466">
         <w:t xml:space="preserve">(1977). </w:t>
       </w:r>
       <w:r w:rsidR="0044631B">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>The Social World of the C</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF4466">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>hild</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF4466">
         <w:t xml:space="preserve">. San Francisco: </w:t>
       </w:r>
       <w:r w:rsidR="00992F62" w:rsidRPr="00AF4466">
         <w:t xml:space="preserve">Jossey-Bass. </w:t>
       </w:r>
       <w:r w:rsidRPr="00AF4466">
         <w:t xml:space="preserve">(German translation, 1983; Japanese translation, 1988). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6ECE966B" w14:textId="77777777" w:rsidR="001E6D10" w:rsidRDefault="003B108B" w:rsidP="001E6D10">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="432"/>
           <w:tab w:val="left" w:pos="3312"/>
           <w:tab w:val="left" w:pos="4896"/>
           <w:tab w:val="left" w:pos="6480"/>
         </w:tabs>
         <w:spacing w:before="200" w:after="160"/>
       </w:pPr>
       <w:r w:rsidRPr="00AF4466">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Chapters and Articles</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF4466">
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0AC539C3" w14:textId="394930D7" w:rsidR="003B43B6" w:rsidRPr="006E0644" w:rsidRDefault="003B43B6" w:rsidP="003B43B6">
+    <w:p w14:paraId="69CCA3AD" w14:textId="2FED9FC7" w:rsidR="00367A30" w:rsidRDefault="00367A30" w:rsidP="003B43B6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="432"/>
           <w:tab w:val="left" w:pos="3312"/>
           <w:tab w:val="left" w:pos="4896"/>
           <w:tab w:val="left" w:pos="6480"/>
         </w:tabs>
         <w:spacing w:before="200" w:after="160"/>
         <w:ind w:left="720" w:hanging="540"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Damon, W. (</w:t>
+      </w:r>
+      <w:r w:rsidR="007C4476">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2025</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) The psychology of purpose: A comprehensive approach. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Review of General Psychology</w:t>
+      </w:r>
+      <w:r w:rsidR="007C4476">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidR="007C4476" w:rsidRPr="00977739">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>https://doi.org/10.1177/10892680251324154</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="0BC30FE3" w14:textId="6D01AEA6" w:rsidR="00B15757" w:rsidRPr="00B15757" w:rsidRDefault="00B15757" w:rsidP="003B43B6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="432"/>
+          <w:tab w:val="left" w:pos="3312"/>
+          <w:tab w:val="left" w:pos="4896"/>
+          <w:tab w:val="left" w:pos="6480"/>
+        </w:tabs>
+        <w:spacing w:before="200" w:after="160"/>
+        <w:ind w:left="720" w:hanging="540"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Damon, W. (2025) Explorations in progress, positivity, and purpose. In F. Kessel (Ed.), </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Pillars of Developmental Psychology.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> New York: Cambridge University Press.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A2917E9" w14:textId="422A3F56" w:rsidR="00E07F5A" w:rsidRDefault="00E07F5A" w:rsidP="003B43B6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="432"/>
+          <w:tab w:val="left" w:pos="3312"/>
+          <w:tab w:val="left" w:pos="4896"/>
+          <w:tab w:val="left" w:pos="6480"/>
+        </w:tabs>
+        <w:spacing w:before="200" w:after="160"/>
+        <w:ind w:left="720" w:hanging="540"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E07F5A">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Damon, W., Malin, H., and Colby, A. (2024) Purpose development in the context of higher education. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E07F5A">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Applied Developmental Science</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E07F5A">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r w:rsidRPr="00E07F5A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>https://doi.org/10.1080/10888691.2024.2403535</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="0AC539C3" w14:textId="1D9A7938" w:rsidR="003B43B6" w:rsidRPr="006E0644" w:rsidRDefault="003B43B6" w:rsidP="003B43B6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="432"/>
+          <w:tab w:val="left" w:pos="3312"/>
+          <w:tab w:val="left" w:pos="4896"/>
+          <w:tab w:val="left" w:pos="6480"/>
+        </w:tabs>
+        <w:spacing w:before="200" w:after="160"/>
+        <w:ind w:left="720" w:hanging="540"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B43B6">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Bronk,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> K., </w:t>
       </w:r>
       <w:r w:rsidRPr="003B43B6">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Mitchell,</w:t>
@@ -2775,51 +2862,51 @@
         <w:t>Family purpose: an empirical investigation of collective purpos</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">e. </w:t>
       </w:r>
       <w:r w:rsidRPr="003B43B6">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>The Journal of Positive Psychology, </w:t>
       </w:r>
       <w:r w:rsidRPr="003B43B6">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>DOI: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r w:rsidRPr="003B43B6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>10.1080/17439760.2023.2254738</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="20720D8F" w14:textId="59C58D29" w:rsidR="005E4125" w:rsidRPr="005E4125" w:rsidRDefault="005E4125" w:rsidP="006F0F09">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="432"/>
           <w:tab w:val="left" w:pos="3312"/>
           <w:tab w:val="left" w:pos="4896"/>
           <w:tab w:val="left" w:pos="6480"/>
@@ -3103,51 +3190,51 @@
         </w:rPr>
         <w:t>Purposeful people look to goals they seek to accomplish over the long haul.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Psychology Today, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">July 28, 2021, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId11" w:history="1">
         <w:r w:rsidRPr="0034713D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>https://www.psychologytoday.com/us/blog/the-puzzles-your-past/202107/purpose-and-the-life-review</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="6739B73D" w14:textId="4C6D19E6" w:rsidR="001F5093" w:rsidRPr="001F5093" w:rsidRDefault="001F5093" w:rsidP="001F5093">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="432"/>
           <w:tab w:val="left" w:pos="3312"/>
           <w:tab w:val="left" w:pos="4896"/>
           <w:tab w:val="left" w:pos="6480"/>
         </w:tabs>
         <w:spacing w:before="200" w:after="160"/>
         <w:ind w:left="720" w:hanging="540"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -3178,51 +3265,51 @@
         </w:rPr>
         <w:t>Don’t turn away from the past.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>The American Spectator</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, September 3, 2021, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId12" w:history="1">
         <w:r w:rsidR="00DE3DEC" w:rsidRPr="0034713D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>https://spectator.org/why-everyone-could-benefit-from-a-life-review/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00DE3DEC">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="066D6C54" w14:textId="351221C4" w:rsidR="006F0F09" w:rsidRDefault="00D92282" w:rsidP="006F0F09">
       <w:pPr>
@@ -3302,50 +3389,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Oxford Handbook of Moral Development</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>. New York: Oxford University Press.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D167451" w14:textId="1614DCD7" w:rsidR="00E711FC" w:rsidRDefault="00E711FC" w:rsidP="00E711FC">
       <w:pPr>
         <w:ind w:left="720" w:hanging="540"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BA6C53">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Damon, W. (2020) Restoring purpose and patriotism to American education. In M. Petrilli and C. Finn (Eds), </w:t>
       </w:r>
       <w:r w:rsidR="00AE4DCF">
         <w:rPr>
           <w:i/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>How to Educate an American</w:t>
       </w:r>
       <w:r w:rsidR="003770FE">
         <w:rPr>
           <w:i/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>: The Conservative Vision for Tomorrow’s Schools</w:t>
       </w:r>
       <w:r w:rsidRPr="00BA6C53">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>. West Conshohocken, PA: Templeton Foundation Press.</w:t>
       </w:r>
@@ -3491,51 +3579,50 @@
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Thousand Oaks, CA: Sage Publications.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C8DB692" w14:textId="77777777" w:rsidR="00AF4D2F" w:rsidRPr="00AF4D2F" w:rsidRDefault="00AF4D2F" w:rsidP="00AF4D2F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="432"/>
           <w:tab w:val="left" w:pos="3312"/>
           <w:tab w:val="left" w:pos="4896"/>
           <w:tab w:val="left" w:pos="6480"/>
         </w:tabs>
         <w:spacing w:before="200" w:after="160"/>
         <w:ind w:left="720" w:hanging="540"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E6D10">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Damon, W.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2017).</w:t>
       </w:r>
       <w:r w:rsidRPr="001E6D10">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00AF4D2F">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:i w:val="0"/>
         </w:rPr>
         <w:t>The American dream is alive in the minds of young Americans.</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF4D2F">
         <w:rPr>
@@ -4093,59 +4180,51 @@
           <w:rStyle w:val="field-content"/>
         </w:rPr>
         <w:t>DOI: 10.1080/15427609.2015.1010341</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="51A5F0EC" w14:textId="77777777" w:rsidR="00790601" w:rsidRDefault="00790601" w:rsidP="00790601">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3312"/>
           <w:tab w:val="left" w:pos="4896"/>
           <w:tab w:val="left" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="540" w:hanging="360"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="66185BF5" w14:textId="77777777" w:rsidR="00790601" w:rsidRDefault="00790601" w:rsidP="00790601">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3312"/>
           <w:tab w:val="left" w:pos="4896"/>
           <w:tab w:val="left" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="540" w:hanging="360"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Damon, W., Bronk, K., and Porter T. (2015). Youth entrepreneurship. In R. Scott and S. </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> (Eds</w:t>
+        <w:t>Damon, W., Bronk, K., and Porter T. (2015). Youth entrepreneurship. In R. Scott and S. Kosslyn (Eds</w:t>
       </w:r>
       <w:r w:rsidR="00D72B90">
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Emerging Trends in the Social and Behavioral Sciences</w:t>
       </w:r>
       <w:r w:rsidR="00D72B90">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidR="00DF4973" w:rsidRPr="00DF4973">
         <w:rPr>
           <w:rStyle w:val="field-content"/>
           <w:i/>
         </w:rPr>
         <w:t>An Interdisciplinary, Searchable, and Linkable Resource.</w:t>
@@ -4244,51 +4323,59 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="28868A0B" w14:textId="77777777" w:rsidR="003C0F0A" w:rsidRDefault="003C0F0A" w:rsidP="006D717B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3312"/>
           <w:tab w:val="left" w:pos="4896"/>
           <w:tab w:val="left" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="540" w:hanging="360"/>
         <w:rPr>
           <w:rStyle w:val="field-content"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="field-content"/>
         </w:rPr>
         <w:t xml:space="preserve">Geldhof, G. J., Porter, T., Weiner, M., Malin, H., Bronk, K., Agans, J., Mueller, M. K., Damon, W., &amp; Lerner, R. M. (2014). </w:t>
       </w:r>
       <w:r w:rsidRPr="003C0F0A">
         <w:rPr>
           <w:rStyle w:val="field-content"/>
           <w:i/>
         </w:rPr>
-        <w:t>Fostering youth entrepreneurship: Preliminary findings from the Young Entrepreneurs Study.</w:t>
+        <w:t xml:space="preserve">Fostering youth entrepreneurship: Preliminary </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C0F0A">
+        <w:rPr>
+          <w:rStyle w:val="field-content"/>
+          <w:i/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>findings from the Young Entrepreneurs Study.</w:t>
       </w:r>
       <w:r w:rsidRPr="003C0F0A">
         <w:rPr>
           <w:rStyle w:val="field-content"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="field-content"/>
         </w:rPr>
         <w:t>Journal of Research on Adolescence 24(3), 431–446. DOI 10.1111/jora.12086</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C6A9C84" w14:textId="77777777" w:rsidR="004C3519" w:rsidRDefault="004C3519" w:rsidP="006D717B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3312"/>
           <w:tab w:val="left" w:pos="4896"/>
           <w:tab w:val="left" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="540" w:hanging="360"/>
         <w:rPr>
           <w:rStyle w:val="field-content"/>
         </w:rPr>
@@ -4320,117 +4407,103 @@
       </w:r>
       <w:r w:rsidRPr="003C0F0A">
         <w:t xml:space="preserve"> 410-421. DOI: 10.1016/j.appdev.2014.07.003.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="662B3DA8" w14:textId="77777777" w:rsidR="00D408BE" w:rsidRPr="00D408BE" w:rsidRDefault="00D408BE" w:rsidP="006D717B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3312"/>
           <w:tab w:val="left" w:pos="4896"/>
           <w:tab w:val="left" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="540" w:hanging="360"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="23E95663" w14:textId="77777777" w:rsidR="006D717B" w:rsidRDefault="006D717B" w:rsidP="006D717B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3312"/>
           <w:tab w:val="left" w:pos="4896"/>
           <w:tab w:val="left" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="540" w:hanging="360"/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Lerner, R., and Damon, W. (2012). Entrepreneurship in adolescence: A relational developmental systems approach. </w:t>
       </w:r>
       <w:r w:rsidRPr="003631BF">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>International Journal of Developmental Science</w:t>
       </w:r>
       <w:r>
         <w:t>, 6, 3, 15 - 34.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="49A3CD36" w14:textId="77777777" w:rsidR="00D27A03" w:rsidRDefault="00D27A03" w:rsidP="006D717B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3312"/>
           <w:tab w:val="left" w:pos="4896"/>
           <w:tab w:val="left" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="540" w:hanging="360"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2C0461C4" w14:textId="77777777" w:rsidR="00D27A03" w:rsidRPr="00D27A03" w:rsidRDefault="00D27A03" w:rsidP="00D27A03">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3312"/>
           <w:tab w:val="left" w:pos="4896"/>
           <w:tab w:val="left" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="540" w:hanging="360"/>
       </w:pPr>
       <w:r w:rsidRPr="00D27A03">
-        <w:t xml:space="preserve">Damon, W., &amp; Colby A. (2013). Why a true account of human development requires </w:t>
-[...5 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>Damon, W., &amp; Colby A. (2013). Why a true account of human development requires exemplar</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="3F276B2E" w14:textId="77777777" w:rsidR="00D27A03" w:rsidRPr="00D27A03" w:rsidRDefault="00D27A03" w:rsidP="00D27A03">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3312"/>
           <w:tab w:val="left" w:pos="4896"/>
           <w:tab w:val="left" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="540" w:hanging="360"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00D27A03">
-        <w:t xml:space="preserve">research. In M. K. </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">, P. E. King, &amp; K. C. Bronk (Eds.), </w:t>
+        <w:t xml:space="preserve">research. In M. K. Matsuba, P. E. King, &amp; K. C. Bronk (Eds.), </w:t>
       </w:r>
       <w:r w:rsidRPr="00D27A03">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Exemplar methods and</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6647886B" w14:textId="77777777" w:rsidR="00D27A03" w:rsidRDefault="00D27A03" w:rsidP="00D27A03">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3312"/>
           <w:tab w:val="left" w:pos="4896"/>
           <w:tab w:val="left" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="540" w:hanging="360"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:tab/>
       </w:r>
@@ -4818,100 +4891,77 @@
           <w:tab w:val="left" w:pos="432"/>
           <w:tab w:val="left" w:pos="3312"/>
           <w:tab w:val="left" w:pos="4896"/>
           <w:tab w:val="left" w:pos="6480"/>
         </w:tabs>
         <w:spacing w:after="160"/>
         <w:ind w:left="540" w:hanging="360"/>
       </w:pPr>
       <w:r w:rsidRPr="00AF4466">
         <w:t xml:space="preserve">Damon, W. (2008). The moral north star. </w:t>
       </w:r>
       <w:r w:rsidRPr="00AF4466">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Educational Leadership, 66</w:t>
       </w:r>
       <w:r w:rsidR="005E416D" w:rsidRPr="00AF4466">
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t>(2)</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF4466">
-        <w:t xml:space="preserve">, 8-12. </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> in Sherer, M. (Ed.), (2009). </w:t>
+        <w:t xml:space="preserve">, 8-12. Also in Sherer, M. (Ed.), (2009). </w:t>
       </w:r>
       <w:r w:rsidRPr="00AF4466">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Engaging the whole child: Reflections on best practices in learning, teaching, and leadership,</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF4466">
-        <w:t xml:space="preserve"> an </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> (pp. 15-23). Alexandria, VA: ASCD.</w:t>
+        <w:t xml:space="preserve"> an Ebook (pp. 15-23). Alexandria, VA: ASCD.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="133DCCBE" w14:textId="77777777" w:rsidR="00495E22" w:rsidRPr="00AF4466" w:rsidRDefault="0002101F" w:rsidP="0044339E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="432"/>
           <w:tab w:val="left" w:pos="3312"/>
           <w:tab w:val="left" w:pos="4896"/>
           <w:tab w:val="left" w:pos="6480"/>
         </w:tabs>
         <w:spacing w:after="160"/>
         <w:ind w:left="540" w:hanging="360"/>
       </w:pPr>
       <w:r w:rsidRPr="00AF4466">
-        <w:t xml:space="preserve">Damon, W. (2008). What schools and colleges must do to prepare students for citizenship. In P. Levine and J. </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> (Eds.)</w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t>Damon, W. (2008). What schools and colleges must do to prepare students for citizenship. In P. Levine and J. Youniss (Eds.)</w:t>
       </w:r>
       <w:r w:rsidR="00765AFE">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF4466">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00AF4466">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>CIRCLE Working Paper 45: Youth and Civic Engagement: An Institutional Turn,</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF4466">
         <w:t xml:space="preserve"> 7-9. College Park, MD: CIRCLE.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="44E45CF4" w14:textId="77777777" w:rsidR="00CC0F66" w:rsidRPr="00AF4466" w:rsidRDefault="00E05476" w:rsidP="0044339E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="432"/>
           <w:tab w:val="left" w:pos="3312"/>
           <w:tab w:val="left" w:pos="4896"/>
           <w:tab w:val="left" w:pos="6480"/>
@@ -4940,51 +4990,50 @@
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF4466">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> spirituality: From theory to research </w:t>
       </w:r>
       <w:r w:rsidRPr="00AF4466">
         <w:t>(pp. 210-130). West Conshohocken, PA: Templeton Foundation Press.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="07CEE4DF" w14:textId="77777777" w:rsidR="0044339E" w:rsidRDefault="00CC0F66" w:rsidP="0044339E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="432"/>
           <w:tab w:val="left" w:pos="3312"/>
           <w:tab w:val="left" w:pos="4896"/>
           <w:tab w:val="left" w:pos="6480"/>
         </w:tabs>
         <w:spacing w:after="160"/>
         <w:ind w:left="540" w:hanging="360"/>
       </w:pPr>
       <w:r w:rsidRPr="00AF4466">
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Damon, W. and Bronk, K. C. (2007). Taking ultimate responsibility. In H. Gardner (Ed.), </w:t>
       </w:r>
       <w:r w:rsidRPr="00AF4466">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Responsibility at work: How leading professionals act (or don't act) responsibly.</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF4466">
         <w:t xml:space="preserve"> (21-42). San Francisco: Jossey Bass.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="272EE587" w14:textId="77777777" w:rsidR="0044339E" w:rsidRDefault="003B108B" w:rsidP="0044339E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="432"/>
           <w:tab w:val="left" w:pos="3312"/>
           <w:tab w:val="left" w:pos="4896"/>
           <w:tab w:val="left" w:pos="6480"/>
         </w:tabs>
         <w:spacing w:after="160"/>
         <w:ind w:left="540" w:hanging="360"/>
       </w:pPr>
       <w:r w:rsidRPr="00AF4466">
@@ -5048,254 +5097,181 @@
       </w:r>
       <w:r w:rsidRPr="00AF4466">
         <w:t xml:space="preserve"> 22</w:t>
       </w:r>
       <w:r w:rsidR="00CC534F">
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF4466">
         <w:t>24.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1964AAF0" w14:textId="77777777" w:rsidR="0044339E" w:rsidRDefault="00A14557" w:rsidP="00364776">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="160" w:afterAutospacing="0"/>
         <w:ind w:left="547" w:hanging="360"/>
       </w:pPr>
       <w:r w:rsidRPr="00AF4466">
         <w:t xml:space="preserve">Damon, W. (2006). Recent research on good work and the development of young adults: Lessons for law schools. In S. Brown (Ed.), </w:t>
       </w:r>
       <w:r w:rsidRPr="00AF4466">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Can Justice be </w:t>
-[...4 lines deleted...]
-          <w:i/>
+        <w:t xml:space="preserve">Can Justice be taught?: The social responsibility of a lawyer and a law school education </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF4466">
+        <w:rPr>
           <w:iCs/>
         </w:rPr>
-        <w:t>taught?:</w:t>
-[...4 lines deleted...]
-          <w:i/>
+        <w:t>(pp. 15</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC534F">
+        <w:rPr>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> The social responsibility of a lawyer and a law school education </w:t>
+        <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF4466">
         <w:rPr>
           <w:iCs/>
         </w:rPr>
-        <w:t>(pp. 15</w:t>
-[...10 lines deleted...]
-        </w:rPr>
         <w:t>30).</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF4466">
-        <w:t xml:space="preserve"> Osaka, Japan: </w:t>
-[...3 lines deleted...]
-        <w:t>K</w:t>
+        <w:t xml:space="preserve"> Osaka, Japan: K</w:t>
       </w:r>
       <w:r w:rsidR="0044339E">
-        <w:t>wansei</w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> University Press.</w:t>
+        <w:t>wansei Gaikun University Press.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="45FE6CF7" w14:textId="77777777" w:rsidR="0044339E" w:rsidRDefault="00095450" w:rsidP="00364776">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="160" w:afterAutospacing="0"/>
         <w:ind w:left="547" w:hanging="360"/>
       </w:pPr>
       <w:r w:rsidRPr="00AF4466">
         <w:t xml:space="preserve">Damon, W. (2006). Finding noble purpose. In </w:t>
       </w:r>
       <w:r w:rsidRPr="00AF4466">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Vancouver Dialogues, </w:t>
       </w:r>
       <w:r w:rsidRPr="00AF4466">
-        <w:t>pp. 28-</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">, B. C.: Dalai Lama Center for Peace and Education. </w:t>
+        <w:t xml:space="preserve">pp. 28-31.Vancouver, B. C.: Dalai Lama Center for Peace and Education. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4CA706E9" w14:textId="77777777" w:rsidR="0044339E" w:rsidRDefault="00AE4E78" w:rsidP="00364776">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="160" w:afterAutospacing="0"/>
         <w:ind w:left="540" w:hanging="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Damon, W. (2005) Looking backwards, for a change: A story of directions in child and adolescent development. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>New Directions for Child and Adolescent Development</w:t>
       </w:r>
       <w:r>
         <w:t>, 109, 15-21.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3EC107EA" w14:textId="77777777" w:rsidR="00495E22" w:rsidRPr="00AF4466" w:rsidRDefault="0002101F" w:rsidP="00364776">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="160" w:afterAutospacing="0"/>
         <w:ind w:left="540" w:hanging="360"/>
       </w:pPr>
       <w:r w:rsidRPr="00AF4466">
         <w:t xml:space="preserve">Damon, W. (2005, September 8). Personality Test: The disposition debate in teacher preparation today, and what to do about it. </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00AF4466">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Fwd</w:t>
-[...7 lines deleted...]
-        <w:t>: Arresting Insights in Education, 2</w:t>
+        <w:t>Fwd: Arresting Insights in Education, 2</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF4466">
         <w:t>(3) 1-6.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E596BBC" w14:textId="77777777" w:rsidR="00495E22" w:rsidRPr="00AF4466" w:rsidRDefault="003B108B" w:rsidP="00364776">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="160" w:afterAutospacing="0"/>
         <w:ind w:left="547" w:hanging="367"/>
       </w:pPr>
       <w:r w:rsidRPr="00AF4466">
         <w:t xml:space="preserve">Damon, W., Colby, A., Bronk, K.C., </w:t>
       </w:r>
       <w:r w:rsidR="000249F1" w:rsidRPr="00AF4466">
         <w:t>and</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF4466">
         <w:t xml:space="preserve"> Ehrlich, T. (2005</w:t>
       </w:r>
       <w:r w:rsidR="0002101F" w:rsidRPr="00AF4466">
         <w:t>, Summer</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF4466">
         <w:t xml:space="preserve">). Passion and mastery in balance: Toward good work in the professions. </w:t>
       </w:r>
       <w:r w:rsidRPr="00AF4466">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Daedalus: The Journal of the American Academy of the Art and Sciences, 134</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF4466">
         <w:t>(3), 27-35.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1786C8F7" w14:textId="77777777" w:rsidR="00495E22" w:rsidRPr="00AF4466" w:rsidRDefault="003B108B" w:rsidP="00364776">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="160" w:afterAutospacing="0"/>
         <w:ind w:left="547" w:hanging="367"/>
       </w:pPr>
       <w:r w:rsidRPr="00AF4466">
         <w:t xml:space="preserve">Seligman, M. E. P., Berkowitz, M. W., Catalano, R. F., Damon, W., Eccles, J. S., Gilham, J. E., Moore, K. A., Nicholson, H. J., Park, N., Penn, D. L., Peterson, C., Shih, M., Steen, T. A., Sternberg, R. J., Tierney, J. P., Weissberg, R. P., </w:t>
       </w:r>
       <w:r w:rsidR="000249F1" w:rsidRPr="00AF4466">
         <w:t>and</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF4466">
-        <w:t xml:space="preserve"> </w:t>
-[...23 lines deleted...]
-        <w:t xml:space="preserve">, C. O'Brien, M. E. P. Seligman, </w:t>
+        <w:t xml:space="preserve"> Zaff, J. F. (2005). The positive perspective on youth development. In D. L. Evans, E. Foa, R. Gur, H. Hendrin, C. O'Brien, M. E. P. Seligman, </w:t>
       </w:r>
       <w:r w:rsidR="000249F1" w:rsidRPr="00AF4466">
         <w:t>and</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF4466">
         <w:t xml:space="preserve"> B. T. Walsh (Eds.), </w:t>
       </w:r>
       <w:r w:rsidRPr="00AF4466">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Treating and preventing adolescent mental health disorders: What we know and what we don’t know</w:t>
       </w:r>
       <w:r w:rsidR="007B127F" w:rsidRPr="00AF4466">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00713548" w:rsidRPr="00AF4466">
         <w:rPr>
           <w:iCs/>
         </w:rPr>
@@ -5306,150 +5282,117 @@
       </w:r>
       <w:r w:rsidR="00713548" w:rsidRPr="00AF4466">
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF4466">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF4466">
         <w:t xml:space="preserve"> Ne</w:t>
       </w:r>
       <w:r w:rsidR="007B127F" w:rsidRPr="00AF4466">
         <w:t>w York: Oxford University Press.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="28D87204" w14:textId="77777777" w:rsidR="00495E22" w:rsidRPr="00AF4466" w:rsidRDefault="0002101F" w:rsidP="00364776">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="160" w:afterAutospacing="0"/>
         <w:ind w:left="547" w:hanging="367"/>
       </w:pPr>
       <w:r w:rsidRPr="00AF4466">
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Damon W. (2005, Spring). Good? Bad? Or none of the above? The </w:t>
       </w:r>
       <w:r w:rsidR="005A2039" w:rsidRPr="00AF4466">
         <w:t xml:space="preserve">time-honored </w:t>
       </w:r>
       <w:r w:rsidRPr="00AF4466">
         <w:t>unavoidable mandate to teach character.</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF4466">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> Education Next,</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF4466">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005A2039" w:rsidRPr="00AF4466">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>(5)</w:t>
       </w:r>
       <w:r w:rsidR="005A2039" w:rsidRPr="00AF4466">
         <w:t xml:space="preserve">2, </w:t>
       </w:r>
       <w:r w:rsidRPr="00AF4466">
         <w:t>20-28.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="129AC578" w14:textId="77777777" w:rsidR="00495E22" w:rsidRPr="00AF4466" w:rsidRDefault="003B108B" w:rsidP="00364776">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="160" w:afterAutospacing="0"/>
         <w:ind w:left="547" w:hanging="367"/>
       </w:pPr>
       <w:r w:rsidRPr="00AF4466">
         <w:t>Damon, W. (2004)</w:t>
       </w:r>
       <w:r w:rsidR="0002101F" w:rsidRPr="00AF4466">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF4466">
+        <w:t xml:space="preserve"> Positiv ungdomsudvikling. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF4466">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Kognition</w:t>
+      </w:r>
+      <w:r w:rsidR="0002101F" w:rsidRPr="00AF4466">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00AF4466">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Kognition</w:t>
-[...30 lines deleted...]
-        <w:t>, 14</w:t>
+        <w:t>&amp; Paedagogik, 14</w:t>
       </w:r>
       <w:r w:rsidR="0002101F" w:rsidRPr="00AF4466">
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF4466">
         <w:t>53</w:t>
       </w:r>
       <w:r w:rsidR="0002101F" w:rsidRPr="00AF4466">
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF4466">
         <w:t>, 20-34.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5696410B" w14:textId="77777777" w:rsidR="00495E22" w:rsidRPr="00AF4466" w:rsidRDefault="003B108B" w:rsidP="00364776">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="160" w:afterAutospacing="0"/>
         <w:ind w:left="547" w:hanging="367"/>
       </w:pPr>
       <w:r w:rsidRPr="00AF4466">
         <w:t>Damon, W. (2004)</w:t>
       </w:r>
       <w:r w:rsidR="0002101F" w:rsidRPr="00AF4466">
         <w:t>.</w:t>
@@ -5531,81 +5474,71 @@
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00EA4A07" w:rsidRPr="00AF4466">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00EA4A07" w:rsidRPr="00AF4466">
         <w:t>Hoboken, NJ</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF4466">
         <w:t>: John Wiley and Sons.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="001B8597" w14:textId="77777777" w:rsidR="00495E22" w:rsidRPr="00AF4466" w:rsidRDefault="003B108B" w:rsidP="00364776">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="160" w:afterAutospacing="0"/>
         <w:ind w:left="547" w:hanging="367"/>
       </w:pPr>
       <w:r w:rsidRPr="00AF4466">
-        <w:lastRenderedPageBreak/>
         <w:t>Damon, W. (2003)</w:t>
       </w:r>
       <w:r w:rsidR="00EA4A07" w:rsidRPr="00AF4466">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF4466">
         <w:t xml:space="preserve"> The roots of character and the role of community. </w:t>
       </w:r>
       <w:r w:rsidR="00EA4A07" w:rsidRPr="00AF4466">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Character, </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>Character, XI</w:t>
+      </w:r>
       <w:r w:rsidR="00EA4A07" w:rsidRPr="00AF4466">
         <w:rPr>
-          <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>XI</w:t>
-[...4 lines deleted...]
-        </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00AF4466">
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="00EA4A07" w:rsidRPr="00AF4466">
         <w:t>),</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF4466">
         <w:t xml:space="preserve"> 1-9.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3AE09E97" w14:textId="77777777" w:rsidR="00364776" w:rsidRDefault="003B108B" w:rsidP="00364776">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="160" w:afterAutospacing="0"/>
         <w:ind w:left="547" w:hanging="367"/>
       </w:pPr>
       <w:r w:rsidRPr="00AF4466">
         <w:t>Damon, W. (2003)</w:t>
       </w:r>
       <w:r w:rsidR="00EA4A07" w:rsidRPr="00AF4466">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF4466">
         <w:t xml:space="preserve"> From the personal to the political. In C. E. Finn, Jr. (Ed.), </w:t>
       </w:r>
@@ -5697,160 +5630,81 @@
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Journal of Applied Developmental Science, 7</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF4466">
         <w:t xml:space="preserve">(3), (119-128). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="28EFF1D7" w14:textId="77777777" w:rsidR="00364776" w:rsidRDefault="003B108B" w:rsidP="00364776">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="160" w:afterAutospacing="0"/>
         <w:ind w:left="547" w:hanging="367"/>
       </w:pPr>
       <w:r w:rsidRPr="00AF4466">
         <w:t>Damon, W. (2003)</w:t>
       </w:r>
       <w:r w:rsidR="001A301E" w:rsidRPr="00AF4466">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF4466">
         <w:t xml:space="preserve"> A new - but time-honored - approach to moral development in the child. In H. H. Knoop and P. Østergaard (Eds.), </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00AF4466">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Børns</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Børns liv og læreproceser i det moderne sa</w:t>
+      </w:r>
       <w:r w:rsidRPr="00AF4466">
         <w:rPr>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00AF4466">
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>mfund</w:t>
+      </w:r>
+      <w:r w:rsidR="00E37CD1" w:rsidRPr="00AF4466">
         <w:rPr>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...6 lines deleted...]
-          <w:iCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF4466">
+        <w:rPr>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...76 lines deleted...]
-        <w:t xml:space="preserve"> Baltzer Publishers.</w:t>
+      <w:r w:rsidRPr="00AF4466">
+        <w:t>Vaerlose, Denmark: Billesø og Baltzer Publishers.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="181D932F" w14:textId="77777777" w:rsidR="00364776" w:rsidRDefault="003B108B" w:rsidP="00364776">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="160" w:afterAutospacing="0"/>
         <w:ind w:left="547" w:hanging="367"/>
       </w:pPr>
       <w:r w:rsidRPr="00AF4466">
         <w:t>Damon, W. and Gregory, A. (2003)</w:t>
       </w:r>
       <w:r w:rsidR="001A301E" w:rsidRPr="00AF4466">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF4466">
         <w:t xml:space="preserve"> Bringing in a new era in the field of youth development. In R. Lerner and P. Benson (Eds.), </w:t>
       </w:r>
       <w:r w:rsidRPr="00AF4466">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Developmental assets and asset-building communities</w:t>
       </w:r>
       <w:r w:rsidR="00E37CD1" w:rsidRPr="00AF4466">
@@ -5913,59 +5767,51 @@
       </w:r>
       <w:r w:rsidRPr="00AF4466">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Optimize,</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF4466">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="003124B0" w:rsidRPr="00AF4466">
         <w:t>68-77</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF4466">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="32125B56" w14:textId="77777777" w:rsidR="00364776" w:rsidRDefault="001A301E" w:rsidP="00364776">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="160" w:afterAutospacing="0"/>
         <w:ind w:left="547" w:hanging="367"/>
       </w:pPr>
       <w:r w:rsidRPr="00AF4466">
-        <w:t>Verducci, S., and Damon, W. (2001</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> outlook. In R. Lerner and J. Lerner (Eds.), </w:t>
+        <w:t xml:space="preserve">Verducci, S., and Damon, W. (2001).Youth outlook. In R. Lerner and J. Lerner (Eds.), </w:t>
       </w:r>
       <w:r w:rsidRPr="00AF4466">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Adolescen</w:t>
       </w:r>
       <w:r w:rsidR="00E37CD1" w:rsidRPr="00AF4466">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>ce in America</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF4466">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidR="00E37CD1" w:rsidRPr="00AF4466">
         <w:rPr>
           <w:i/>
@@ -6056,50 +5902,51 @@
           <w:iCs/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF4466">
         <w:rPr>
           <w:b/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00AF4466">
         <w:t>New Haven: Yale University Press</w:t>
       </w:r>
       <w:r w:rsidR="00192A77" w:rsidRPr="00AF4466">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="35F0FC5D" w14:textId="77777777" w:rsidR="00364776" w:rsidRDefault="00DC1524" w:rsidP="00364776">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="160" w:afterAutospacing="0"/>
         <w:ind w:left="547" w:hanging="367"/>
       </w:pPr>
       <w:r w:rsidRPr="00AF4466">
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">M. Csikszentmihalyi and Damon, W. (2001). What does it mean to do good work in higher education today. In M. Devlin (Ed.), </w:t>
       </w:r>
       <w:r w:rsidRPr="00AF4466">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Futures Forum 2001: Exploring the Future of Higher Education </w:t>
       </w:r>
       <w:r w:rsidRPr="00AF4466">
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t>(pp. 15-18)</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF4466">
         <w:t>. Cambridge, MA: Forum for the Future of Higher Education.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="790E3A33" w14:textId="77777777" w:rsidR="00364776" w:rsidRDefault="00AA5A80" w:rsidP="00364776">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="160" w:afterAutospacing="0"/>
         <w:ind w:left="547" w:hanging="367"/>
       </w:pPr>
@@ -6120,193 +5967,138 @@
       </w:r>
       <w:r w:rsidRPr="00AF4466">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Understanding wisdom: Sources, science, and society</w:t>
       </w:r>
       <w:r w:rsidR="0035692A" w:rsidRPr="00AF4466">
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> (pp. 339-360).</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF4466">
         <w:t xml:space="preserve"> Radnor, PA: Templeton Foundation Press.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="31DB9C22" w14:textId="77777777" w:rsidR="00364776" w:rsidRDefault="00633DE2" w:rsidP="00364776">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="160" w:afterAutospacing="0"/>
         <w:ind w:left="547" w:hanging="367"/>
       </w:pPr>
       <w:r w:rsidRPr="00AF4466">
-        <w:t xml:space="preserve">Damon, W. (2000). Moral development. In A. E. </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> (Ed.), </w:t>
+        <w:t xml:space="preserve">Damon, W. (2000). Moral development. In A. E. Kazdin (Ed.), </w:t>
       </w:r>
       <w:r w:rsidRPr="00AF4466">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Encyclopedia of psychology</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF4466">
         <w:t xml:space="preserve"> (Vol. 5, pp. 299-302). Washington, DC: American Psychological Association Books and New York: Oxford University Press.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="51018384" w14:textId="77777777" w:rsidR="00364776" w:rsidRDefault="00633DE2" w:rsidP="00364776">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="160" w:afterAutospacing="0"/>
         <w:ind w:left="547" w:hanging="367"/>
       </w:pPr>
       <w:r w:rsidRPr="00AF4466">
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Damon, W. (1999, August). The moral development of children. </w:t>
       </w:r>
       <w:r w:rsidRPr="00AF4466">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Scientific American, 281</w:t>
       </w:r>
       <w:r w:rsidR="002A6727" w:rsidRPr="00AF4466">
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t>(2)</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF4466">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF4466">
         <w:t xml:space="preserve"> 72-88.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="421F3D83" w14:textId="77777777" w:rsidR="00364776" w:rsidRDefault="00DC1524" w:rsidP="00364776">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="160" w:afterAutospacing="0"/>
         <w:ind w:left="547" w:hanging="367"/>
       </w:pPr>
       <w:r w:rsidRPr="00AF4466">
-        <w:t xml:space="preserve">Damon, W. (1999-2000, Winter). Reading between the lines: What do </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Damon, W. (1999-2000, Winter). Reading between the lines: What do teenagers </w:t>
       </w:r>
       <w:r w:rsidRPr="00AF4466">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>laws of life</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF4466">
         <w:t xml:space="preserve"> essays tell us about them? In P. Veljkovic (Ed.), </w:t>
       </w:r>
       <w:r w:rsidRPr="00AF4466">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Laws of Life </w:t>
       </w:r>
       <w:r w:rsidRPr="00AF4466">
         <w:t>(p.2). Radnor, PA: John Templeton Foundation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4387AD45" w14:textId="77777777" w:rsidR="00364776" w:rsidRDefault="001C74A1" w:rsidP="00364776">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="160" w:afterAutospacing="0"/>
         <w:ind w:left="547" w:hanging="367"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Damon, W. (1999). Die </w:t>
-[...23 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+        <w:t xml:space="preserve">Damon, W. (1999). Die Moralentwicklung bei Kindern. </w:t>
       </w:r>
       <w:r w:rsidRPr="001C74A1">
         <w:rPr>
           <w:i/>
         </w:rPr>
-        <w:t xml:space="preserve">Spektrum der </w:t>
-[...13 lines deleted...]
-        <w:t>,</w:t>
+        <w:t>Spektrum der Wissenschaft,</w:t>
       </w:r>
       <w:r w:rsidR="009420CC">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00ED7D20">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="001C74A1">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>10</w:t>
       </w:r>
       <w:r w:rsidR="00ED7D20">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
@@ -6542,211 +6334,98 @@
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00367068" w:rsidRPr="00AF4466">
         <w:t xml:space="preserve">(pp. 117-122). </w:t>
       </w:r>
       <w:r w:rsidRPr="00AF4466">
         <w:t xml:space="preserve"> New York: Random House.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1025E9C0" w14:textId="77777777" w:rsidR="00364776" w:rsidRDefault="00AA5A80" w:rsidP="00364776">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="160" w:afterAutospacing="0"/>
         <w:ind w:left="547" w:hanging="367"/>
       </w:pPr>
       <w:r w:rsidRPr="00AF4466">
         <w:t>Damon, W. (1996)</w:t>
       </w:r>
       <w:r w:rsidR="00BE7987" w:rsidRPr="00AF4466">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF4466">
-        <w:t xml:space="preserve"> </w:t>
-[...103 lines deleted...]
-        <w:t>, und gesellschaft</w:t>
+        <w:t xml:space="preserve"> Moralisches entwicklung in schule und betrieb. In W. Stark, T. Fitzner, K. Giebeler and C. Schulbert (Eds.), </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF4466">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Moralisches lernen in schule, betrieb, und gesellschaft</w:t>
       </w:r>
       <w:r w:rsidR="001624BA" w:rsidRPr="00AF4466">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001624BA" w:rsidRPr="00AF4466">
         <w:t>(pp. 63-69)</w:t>
       </w:r>
       <w:r w:rsidR="00367068" w:rsidRPr="00AF4466">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF4466">
-        <w:t xml:space="preserve"> Bad Boll: </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> Akademie Bad Boll.</w:t>
+        <w:t xml:space="preserve"> Bad Boll: Evangelische Akademie Bad Boll.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="19852E7D" w14:textId="77777777" w:rsidR="00364776" w:rsidRDefault="00AA5A80" w:rsidP="00364776">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="160" w:afterAutospacing="0"/>
         <w:ind w:left="547" w:hanging="367"/>
       </w:pPr>
       <w:r w:rsidRPr="00AF4466">
+        <w:lastRenderedPageBreak/>
         <w:t>Damon, W. (1996)</w:t>
       </w:r>
       <w:r w:rsidR="00BE7987" w:rsidRPr="00AF4466">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00AF4466">
         <w:t xml:space="preserve">Nature, </w:t>
       </w:r>
       <w:r w:rsidR="005C3E97" w:rsidRPr="00AF4466">
         <w:t>second nature</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF4466">
-        <w:t xml:space="preserve">, and individual development: an ethnographic opportunity.  In R. </w:t>
-[...7 lines deleted...]
-        <w:t>, A. Colby, and R. Shweder (Eds.)</w:t>
+        <w:t>, and individual development: an ethnographic opportunity.  In R. Jessor, A. Colby, and R. Shweder (Eds.)</w:t>
       </w:r>
       <w:r w:rsidR="00BE7987" w:rsidRPr="00AF4466">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF4466">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00AF4466">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Ethnography and human development: </w:t>
       </w:r>
       <w:r w:rsidR="00BE7987" w:rsidRPr="00AF4466">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Context and Meaning in Social Inquiry </w:t>
       </w:r>
       <w:r w:rsidR="00BE7987" w:rsidRPr="00AF4466">
         <w:t>(pp. 4</w:t>
       </w:r>
       <w:r w:rsidR="005C3E97" w:rsidRPr="00AF4466">
         <w:t>59</w:t>
       </w:r>
@@ -6825,137 +6504,111 @@
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00AF4466">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">The Boston Globe, </w:t>
       </w:r>
       <w:r w:rsidRPr="00AF4466">
         <w:t xml:space="preserve">p. D3. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="42E21EBC" w14:textId="77777777" w:rsidR="00364776" w:rsidRDefault="002363F7" w:rsidP="00364776">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="160" w:afterAutospacing="0"/>
         <w:ind w:left="547" w:hanging="367"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AF4466">
         <w:t xml:space="preserve">Colby, A. and Damon, W. (1996, November </w:t>
       </w:r>
       <w:r w:rsidR="009420CC">
-        <w:t xml:space="preserve">1). </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> what is “moral character”?</w:t>
+        <w:t>1). So what is “moral character”?</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF4466">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00AF4466">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">The Christian Science Monitor. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77C1E11E" w14:textId="77777777" w:rsidR="00364776" w:rsidRDefault="002363F7" w:rsidP="00364776">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="160" w:afterAutospacing="0"/>
         <w:ind w:left="547" w:hanging="367"/>
       </w:pPr>
       <w:r w:rsidRPr="00AF4466">
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Damon, W., and Colby, A. (1996). Education and moral commitment. </w:t>
       </w:r>
       <w:r w:rsidRPr="00AF4466">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Journal of Moral Education, 25</w:t>
       </w:r>
       <w:r w:rsidR="00E83B9D" w:rsidRPr="00AF4466">
         <w:t>(1)</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF4466">
         <w:t>, 31-45.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="63E63F65" w14:textId="77777777" w:rsidR="00364776" w:rsidRDefault="00AA5A80" w:rsidP="00364776">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="160" w:afterAutospacing="0"/>
         <w:ind w:left="547" w:hanging="367"/>
       </w:pPr>
       <w:r w:rsidRPr="00AF4466">
         <w:t>Damon, W (1995). Moral education in school and out. In A Etzioni (Ed.)</w:t>
       </w:r>
       <w:r w:rsidR="00BE7987" w:rsidRPr="00AF4466">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF4466">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00AF4466">
         <w:rPr>
           <w:i/>
         </w:rPr>
-        <w:t xml:space="preserve">The I and </w:t>
-[...23 lines deleted...]
-        <w:t>.</w:t>
+        <w:t xml:space="preserve">The I and the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF4466">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>we.</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF4466">
         <w:rPr>
           <w:b/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00AF4466">
         <w:t xml:space="preserve"> New York: St. Martin's Press.</w:t>
       </w:r>
       <w:r w:rsidR="00AC645C" w:rsidRPr="00AF4466">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="131AFD81" w14:textId="77777777" w:rsidR="00364776" w:rsidRDefault="008E1B40" w:rsidP="00364776">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="160" w:afterAutospacing="0"/>
         <w:ind w:left="547" w:hanging="367"/>
       </w:pPr>
       <w:r w:rsidRPr="00AF4466">
         <w:t xml:space="preserve">Damon, W. (1995, November 17-19). At the Thanksgiving table: Have an open family discussion about ethics. </w:t>
       </w:r>
       <w:r w:rsidRPr="00AF4466">
@@ -7166,57 +6819,52 @@
     <w:p w14:paraId="31287A2E" w14:textId="77777777" w:rsidR="00364776" w:rsidRDefault="009E1021" w:rsidP="00364776">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="160" w:afterAutospacing="0"/>
         <w:ind w:left="547" w:hanging="367"/>
       </w:pPr>
       <w:r w:rsidRPr="00AF4466">
         <w:t xml:space="preserve">Colby, A. and Damon, W.  (1993). The uniting of self and morality in the development of extraordinary moral commitment. In G. Noam and T. Wren (Eds.), </w:t>
       </w:r>
       <w:r w:rsidRPr="00AF4466">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">The moral self </w:t>
       </w:r>
       <w:r w:rsidRPr="00AF4466">
         <w:t>(pp. 149-174). Cambridge: The MIT Press.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78E416B1" w14:textId="77777777" w:rsidR="00364776" w:rsidRDefault="00AA5A80" w:rsidP="00364776">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="160" w:afterAutospacing="0"/>
         <w:ind w:left="547" w:hanging="367"/>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...5 lines deleted...]
-        <w:t>, J., and Damon, W. (1992)</w:t>
+      <w:r w:rsidRPr="00AF4466">
+        <w:t>Youniss, J., and Damon, W. (1992)</w:t>
       </w:r>
       <w:r w:rsidR="008B0B66" w:rsidRPr="00AF4466">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF4466">
         <w:t xml:space="preserve"> Social construction in Piaget's theory. In H. Beilin and P. Pufall (Eds.), </w:t>
       </w:r>
       <w:r w:rsidRPr="00AF4466">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Piaget's theory: Prospects and possibilities</w:t>
       </w:r>
       <w:r w:rsidR="008B0B66" w:rsidRPr="00AF4466">
         <w:t xml:space="preserve"> (pp. 267-286)</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF4466">
         <w:t>. Hillsdale, NJ: Erlbaum.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6147784A" w14:textId="77777777" w:rsidR="00364776" w:rsidRDefault="002643CF" w:rsidP="00364776">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="160" w:afterAutospacing="0"/>
         <w:ind w:left="547" w:hanging="367"/>
@@ -7240,50 +6888,51 @@
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>The responsive community, 2</w:t>
       </w:r>
       <w:r w:rsidR="00E83B9D" w:rsidRPr="00AF4466">
         <w:t>(4)</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF4466">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00364776">
         <w:t xml:space="preserve"> 86-88.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0DDE8F9E" w14:textId="77777777" w:rsidR="00364776" w:rsidRDefault="002643CF" w:rsidP="00364776">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="160" w:afterAutospacing="0"/>
         <w:ind w:left="547" w:hanging="367"/>
       </w:pPr>
       <w:r w:rsidRPr="00AF4466">
+        <w:lastRenderedPageBreak/>
         <w:t>Damon, W. (1992)</w:t>
       </w:r>
       <w:r w:rsidR="00691042" w:rsidRPr="00AF4466">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF4466">
         <w:t xml:space="preserve"> Teaching as a moral craft and </w:t>
       </w:r>
       <w:r w:rsidRPr="00AF4466">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>developmental expedition. In F. Oser</w:t>
       </w:r>
       <w:r w:rsidR="00660FB7" w:rsidRPr="00AF4466">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF4466">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> A. Dick</w:t>
@@ -7390,81 +7039,72 @@
       </w:r>
       <w:r w:rsidRPr="00AF4466">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Child and Adolescent Behavior Letter,</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF4466">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> 8(</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF4466">
         <w:t>10), 2, 7-8.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="023E41DF" w14:textId="77777777" w:rsidR="000B4E91" w:rsidRDefault="00F12571" w:rsidP="000B4E91">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="160" w:afterAutospacing="0"/>
         <w:ind w:left="547" w:hanging="367"/>
       </w:pPr>
       <w:r w:rsidRPr="00AF4466">
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Damon, W., and Phelps, E. (1991). Peer collaboration as a context for cognitive growth. In </w:t>
       </w:r>
       <w:r w:rsidR="00AB2110" w:rsidRPr="00AF4466">
         <w:t xml:space="preserve">L. </w:t>
       </w:r>
       <w:r w:rsidRPr="00AF4466">
         <w:t xml:space="preserve">Landsmann and S. Strauss (Eds.), </w:t>
       </w:r>
       <w:r w:rsidRPr="00AF4466">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Culture, schooling, and psychological development </w:t>
       </w:r>
       <w:r w:rsidRPr="00AF4466">
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00AB2110" w:rsidRPr="00AF4466">
         <w:t xml:space="preserve">Vol. 4, </w:t>
       </w:r>
       <w:r w:rsidRPr="00AF4466">
-        <w:t xml:space="preserve">pp. 171-184). Norwood, N.J.: </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> Publishing Corporation.</w:t>
+        <w:t>pp. 171-184). Norwood, N.J.: Ablex Publishing Corporation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2971C2AF" w14:textId="77777777" w:rsidR="000B4E91" w:rsidRDefault="00877B2C" w:rsidP="000B4E91">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="160" w:afterAutospacing="0"/>
         <w:ind w:left="547" w:hanging="367"/>
       </w:pPr>
       <w:r w:rsidRPr="00AF4466">
         <w:t>Damon, W. (1991). Problems of direction in socially shared cognition. In L. Resnick</w:t>
       </w:r>
       <w:r w:rsidR="00066EA2" w:rsidRPr="00AF4466">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF4466">
         <w:t xml:space="preserve"> J. Levine</w:t>
       </w:r>
       <w:r w:rsidR="00066EA2" w:rsidRPr="00AF4466">
         <w:t>, and S. Teasley</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF4466">
         <w:t xml:space="preserve"> (Eds.), </w:t>
       </w:r>
       <w:r w:rsidRPr="00AF4466">
         <w:rPr>
@@ -7485,65 +7125,51 @@
         <w:t>American Psychological Association</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF4466">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C466FAC" w14:textId="77777777" w:rsidR="000B4E91" w:rsidRDefault="002643CF" w:rsidP="000B4E91">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="160" w:afterAutospacing="0"/>
         <w:ind w:left="547" w:hanging="367"/>
       </w:pPr>
       <w:r w:rsidRPr="00AF4466">
         <w:t>Damon, W. (1991)</w:t>
       </w:r>
       <w:r w:rsidR="00691042" w:rsidRPr="00AF4466">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00AF4466">
         <w:t xml:space="preserve">Adolescent self-concept. In A. Peterson, J. Brooks-Gunn, and R. Lerner (Eds.), </w:t>
       </w:r>
       <w:r w:rsidRPr="00AF4466">
         <w:rPr>
           <w:i/>
         </w:rPr>
-        <w:t xml:space="preserve">The </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> of adolescence</w:t>
+        <w:t>The encyclopedia of adolescence</w:t>
       </w:r>
       <w:r w:rsidR="00691042" w:rsidRPr="00AF4466">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00691042" w:rsidRPr="00AF4466">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(p</w:t>
       </w:r>
       <w:r w:rsidR="00066EA2" w:rsidRPr="00AF4466">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>p. 987-991</w:t>
       </w:r>
       <w:r w:rsidR="00691042" w:rsidRPr="00AF4466">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF4466">
         <w:rPr>
           <w:color w:val="000000"/>
@@ -7662,111 +7288,57 @@
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">). </w:t>
       </w:r>
       <w:r w:rsidRPr="00AF4466">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Basel, Switzerland: Karger.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="08299900" w14:textId="77777777" w:rsidR="000B4E91" w:rsidRDefault="002643CF" w:rsidP="000B4E91">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="160" w:afterAutospacing="0"/>
         <w:ind w:left="547" w:hanging="367"/>
       </w:pPr>
       <w:r w:rsidRPr="00AF4466">
         <w:t>Hart, D., Maloney, J., and Damon, W. (1990)</w:t>
       </w:r>
       <w:r w:rsidR="00691042" w:rsidRPr="00AF4466">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF4466">
-        <w:t xml:space="preserve"> Une perspective </w:t>
-[...59 lines deleted...]
-        <w:t>, 35</w:t>
+        <w:t xml:space="preserve"> Une perspective developpementale sur l'identite personnelle et le sens de soi. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF4466">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Psychologie Francaise, 35</w:t>
       </w:r>
       <w:r w:rsidR="009F0AF0" w:rsidRPr="00AF4466">
         <w:t>(1)</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF4466">
         <w:t>, 35-43.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3EDF3C90" w14:textId="77777777" w:rsidR="000B4E91" w:rsidRDefault="002643CF" w:rsidP="000B4E91">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="160" w:afterAutospacing="0"/>
         <w:ind w:left="547" w:hanging="367"/>
       </w:pPr>
       <w:r w:rsidRPr="00AF4466">
         <w:t>Damon, W. (1990</w:t>
       </w:r>
       <w:r w:rsidR="00F27ADE" w:rsidRPr="00AF4466">
         <w:t>, Spring</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF4466">
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00691042" w:rsidRPr="00AF4466">
         <w:t>.</w:t>
@@ -7864,50 +7436,51 @@
         <w:t>(4)</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF4466">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF4466">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00FA3307" w:rsidRPr="00AF4466">
         <w:t>639-646</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF4466">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6921CCA1" w14:textId="77777777" w:rsidR="000B4E91" w:rsidRDefault="00B0087A" w:rsidP="000B4E91">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="160" w:afterAutospacing="0"/>
         <w:ind w:left="547" w:hanging="367"/>
       </w:pPr>
       <w:r w:rsidRPr="00AF4466">
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Damon, W. (1989) Teaching teachers: The promise of ideas, the problem of goals. </w:t>
       </w:r>
       <w:r w:rsidRPr="00AF4466">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>The Genetic Epistemologist, XVII</w:t>
       </w:r>
       <w:r w:rsidR="009420CC">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00AF4466">
         <w:t>(4), 35-38.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50B42ED4" w14:textId="77777777" w:rsidR="00974460" w:rsidRDefault="00B0087A" w:rsidP="00974460">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="160" w:afterAutospacing="0"/>
         <w:ind w:left="547" w:hanging="367"/>
       </w:pPr>
       <w:r w:rsidRPr="00AF4466">
@@ -7929,76 +7502,63 @@
       <w:r w:rsidR="009420CC">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00AF4466">
         <w:t>(34), pp. B1, B2, B3.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B755BE6" w14:textId="77777777" w:rsidR="00974460" w:rsidRDefault="00B0087A" w:rsidP="00974460">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="160" w:afterAutospacing="0"/>
         <w:ind w:left="547" w:hanging="367"/>
       </w:pPr>
       <w:r w:rsidRPr="00AF4466">
         <w:t xml:space="preserve">Damon, W. (1989, May 3). The shaping of adolescent experience. </w:t>
       </w:r>
       <w:r w:rsidRPr="00AF4466">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Education Week, </w:t>
-[...14 lines deleted...]
-        <w:t>32), pp. B1, B2.</w:t>
+        <w:t>Education Week, VIII</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF4466">
+        <w:t>(32), pp. B1, B2.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50535B13" w14:textId="77777777" w:rsidR="00974460" w:rsidRDefault="00E6090E" w:rsidP="00974460">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="160" w:afterAutospacing="0"/>
         <w:ind w:left="547" w:hanging="367"/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>D</w:t>
       </w:r>
       <w:r w:rsidR="002643CF" w:rsidRPr="00AF4466">
         <w:t xml:space="preserve">amon, W., and Phelps, E. (1989). Critical distinctions among three </w:t>
       </w:r>
       <w:r w:rsidR="001610E7" w:rsidRPr="00AF4466">
         <w:t>approaches to</w:t>
       </w:r>
       <w:r w:rsidR="002643CF" w:rsidRPr="00AF4466">
         <w:t xml:space="preserve"> peer </w:t>
       </w:r>
       <w:r w:rsidR="001610E7" w:rsidRPr="00AF4466">
         <w:t>education</w:t>
       </w:r>
       <w:r w:rsidR="002643CF" w:rsidRPr="00AF4466">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="002643CF" w:rsidRPr="00AF4466">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">International Journal of </w:t>
       </w:r>
       <w:r w:rsidR="002E2C78" w:rsidRPr="00AF4466">
         <w:rPr>
@@ -8038,140 +7598,100 @@
         <w:t>Hart, D., and Damon, W. (1988). Self-understanding and social</w:t>
       </w:r>
       <w:r w:rsidR="00B13392">
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF4466">
         <w:t xml:space="preserve">cognitive development. </w:t>
       </w:r>
       <w:r w:rsidRPr="00AF4466">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Early Child Development and Care, 40, </w:t>
       </w:r>
       <w:r w:rsidRPr="00AF4466">
         <w:t>5-23.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="44496EF0" w14:textId="77777777" w:rsidR="00974460" w:rsidRDefault="0093294F" w:rsidP="00974460">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="160" w:afterAutospacing="0"/>
         <w:ind w:left="547" w:hanging="367"/>
       </w:pPr>
       <w:r w:rsidRPr="00AF4466">
-        <w:t xml:space="preserve">Hart, D., Maloney, J. &amp; Damon, W. (1987). The meaning and development of identity. In T. </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> and K. Yardley (Eds.), </w:t>
+        <w:t xml:space="preserve">Hart, D., Maloney, J. &amp; Damon, W. (1987). The meaning and development of identity. In T. Honess and K. Yardley (Eds.), </w:t>
       </w:r>
       <w:r w:rsidRPr="00AF4466">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Self and Identity</w:t>
       </w:r>
       <w:r w:rsidR="00D95397" w:rsidRPr="00AF4466">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">: Perspectives across the lifespan </w:t>
       </w:r>
       <w:r w:rsidRPr="00AF4466">
         <w:t>(pp. 121-133). London: Routledge and Kegan Paul.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5031C72D" w14:textId="77777777" w:rsidR="00974460" w:rsidRDefault="002643CF" w:rsidP="00974460">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="160" w:afterAutospacing="0"/>
         <w:ind w:left="547" w:hanging="367"/>
       </w:pPr>
       <w:r w:rsidRPr="00AF4466">
-        <w:t xml:space="preserve">Damon, W., and Colby, A. (1987). Social influence and moral change. In W. </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> and J. Gewirtz (Eds.), </w:t>
+        <w:t xml:space="preserve">Damon, W., and Colby, A. (1987). Social influence and moral change. In W. Kurtines and J. Gewirtz (Eds.), </w:t>
       </w:r>
       <w:r w:rsidR="006771DF" w:rsidRPr="00AF4466">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Moral development through social interaction </w:t>
       </w:r>
       <w:r w:rsidR="006771DF" w:rsidRPr="00AF4466">
         <w:t>(pp. 3-19)</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF4466">
         <w:t>. New York: Wiley.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="20B2E8F5" w14:textId="77777777" w:rsidR="00974460" w:rsidRDefault="00066EA2" w:rsidP="00974460">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="160" w:afterAutospacing="0"/>
         <w:ind w:left="547" w:hanging="367"/>
       </w:pPr>
       <w:r w:rsidRPr="00AF4466">
-        <w:t xml:space="preserve">Damon, W. (1986). </w:t>
-[...23 lines deleted...]
-        <w:t xml:space="preserve"> (Eds.), </w:t>
+        <w:t xml:space="preserve">Damon, W. (1986). Affect, cognition, and self in developmental psychology. In D. Bearison and H. Zimiles (Eds.), </w:t>
       </w:r>
       <w:r w:rsidRPr="00AF4466">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Thought and emotion </w:t>
       </w:r>
       <w:r w:rsidRPr="00AF4466">
         <w:t>(pp. 167-174). Hillsdale, NJ</w:t>
       </w:r>
       <w:r w:rsidR="00F231AE" w:rsidRPr="00AF4466">
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF4466">
         <w:t xml:space="preserve"> L. Erlbaum Associates.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0A9FD028" w14:textId="77777777" w:rsidR="00974460" w:rsidRDefault="00B0087A" w:rsidP="00974460">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="160" w:afterAutospacing="0"/>
         <w:ind w:left="547" w:hanging="367"/>
       </w:pPr>
       <w:r w:rsidRPr="00AF4466">
         <w:t xml:space="preserve">Hart, D., </w:t>
@@ -8372,171 +7892,147 @@
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00AF4466">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>30</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF4466">
         <w:t>(12), 952-954</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF4466">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0DDD440D" w14:textId="77777777" w:rsidR="00974460" w:rsidRDefault="00066EA2" w:rsidP="00974460">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="160" w:afterAutospacing="0"/>
         <w:ind w:left="547" w:hanging="367"/>
       </w:pPr>
       <w:r w:rsidRPr="00AF4466">
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Damon, W. (1984). Self-understanding and moral development from childhood to adolescence. In J. Gewirtz </w:t>
       </w:r>
       <w:r w:rsidR="000249F1" w:rsidRPr="00AF4466">
         <w:t>and</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF4466">
-        <w:t xml:space="preserve"> W. </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> (Eds.), </w:t>
+        <w:t xml:space="preserve"> W. Kurtines (Eds.), </w:t>
       </w:r>
       <w:r w:rsidRPr="00AF4466">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Morality, moral behavior and moral development </w:t>
       </w:r>
       <w:r w:rsidRPr="00AF4466">
         <w:t>(pp. 109-127).  New York: Wiley.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C885AB8" w14:textId="77777777" w:rsidR="00974460" w:rsidRDefault="002643CF" w:rsidP="00974460">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="160" w:afterAutospacing="0"/>
         <w:ind w:left="547" w:hanging="367"/>
       </w:pPr>
       <w:r w:rsidRPr="00AF4466">
         <w:t xml:space="preserve">Damon, W. (1984). Peer education: The untapped potential. </w:t>
       </w:r>
       <w:r w:rsidRPr="00AF4466">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Journal of Applied Developmental Psychology, 5</w:t>
       </w:r>
       <w:r w:rsidR="00267EC5" w:rsidRPr="00AF4466">
         <w:t>(4)</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF4466">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF4466">
         <w:t xml:space="preserve"> 331-343.</w:t>
       </w:r>
       <w:r w:rsidR="00095450" w:rsidRPr="00AF4466">
         <w:t xml:space="preserve"> Italian translation in (1986, Giugno). </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00095450" w:rsidRPr="00AF4466">
         <w:rPr>
           <w:i/>
         </w:rPr>
-        <w:t>Etá</w:t>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Etá evolutiva</w:t>
+      </w:r>
       <w:r w:rsidR="00095450" w:rsidRPr="00AF4466">
         <w:t>, (24), 46-53.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="160D474C" w14:textId="77777777" w:rsidR="00974460" w:rsidRDefault="002643CF" w:rsidP="00974460">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="160" w:afterAutospacing="0"/>
         <w:ind w:left="547" w:hanging="367"/>
       </w:pPr>
       <w:r w:rsidRPr="00AF4466">
         <w:t xml:space="preserve">Colby, A., </w:t>
       </w:r>
       <w:r w:rsidR="000249F1" w:rsidRPr="00AF4466">
         <w:t>and</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF4466">
         <w:t xml:space="preserve"> Damon, W. (1983).</w:t>
       </w:r>
       <w:r w:rsidR="00EC0001" w:rsidRPr="00AF4466">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00AF4466">
         <w:t xml:space="preserve">Listening to a different voice. </w:t>
       </w:r>
       <w:r w:rsidRPr="00AF4466">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Merrill-Palmer Quarterly, 29,</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF4466">
         <w:t xml:space="preserve"> 4, 473-481.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1674EB3B" w14:textId="77777777" w:rsidR="00974460" w:rsidRDefault="00CB14C6" w:rsidP="00974460">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="160" w:afterAutospacing="0"/>
         <w:ind w:left="547" w:hanging="367"/>
       </w:pPr>
       <w:r w:rsidRPr="00AF4466">
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Damon, W. (1983). Five questions for research </w:t>
       </w:r>
       <w:r w:rsidR="006771DF" w:rsidRPr="00AF4466">
         <w:t>in</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF4466">
         <w:t xml:space="preserve"> social cogniti</w:t>
       </w:r>
       <w:r w:rsidR="006771DF" w:rsidRPr="00AF4466">
         <w:t xml:space="preserve">ve development. </w:t>
       </w:r>
       <w:r w:rsidRPr="00AF4466">
         <w:t xml:space="preserve">In T. Higgins, D. Ruble, </w:t>
       </w:r>
       <w:r w:rsidR="000249F1" w:rsidRPr="00AF4466">
         <w:t>and</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF4466">
         <w:t xml:space="preserve"> W. Hartup (Eds.), </w:t>
       </w:r>
       <w:r w:rsidRPr="00AF4466">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Social cognition and social </w:t>
@@ -8857,74 +8353,64 @@
       <w:r w:rsidRPr="00AF4466">
         <w:t xml:space="preserve">Damon, W. (1979, Summer). Social development from infancy through adolescence: An overview. </w:t>
       </w:r>
       <w:r w:rsidRPr="00AF4466">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">New York </w:t>
       </w:r>
       <w:r w:rsidR="00C71A9E" w:rsidRPr="00AF4466">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">University </w:t>
       </w:r>
       <w:r w:rsidRPr="00AF4466">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Education Quarterly</w:t>
       </w:r>
       <w:r w:rsidR="00C71A9E" w:rsidRPr="00AF4466">
         <w:rPr>
           <w:i/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>, X</w:t>
+      </w:r>
       <w:r w:rsidR="00C71A9E" w:rsidRPr="00AF4466">
-        <w:rPr>
-[...9 lines deleted...]
-        <w:t>4), 1-9.</w:t>
+        <w:t>(4), 1-9.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5EEAA35D" w14:textId="77777777" w:rsidR="00974460" w:rsidRDefault="00CB14C6" w:rsidP="00974460">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="160" w:afterAutospacing="0"/>
         <w:ind w:left="547" w:hanging="367"/>
       </w:pPr>
       <w:r w:rsidRPr="00AF4466">
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Gerson, R., </w:t>
       </w:r>
       <w:r w:rsidR="000249F1" w:rsidRPr="00AF4466">
         <w:t>and</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF4466">
         <w:t xml:space="preserve"> Damon, W. (1978, December). Children's understanding and moral conduct. </w:t>
       </w:r>
       <w:r w:rsidRPr="00AF4466">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>New Directions for Child Development, 1</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF4466">
         <w:t>(2).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A8A1155" w14:textId="77777777" w:rsidR="00974460" w:rsidRDefault="00CB14C6" w:rsidP="00974460">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="160" w:afterAutospacing="0"/>
         <w:ind w:left="547" w:hanging="367"/>
         <w:rPr>
           <w:i/>
@@ -8962,72 +8448,63 @@
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="160" w:afterAutospacing="0"/>
         <w:ind w:left="547" w:hanging="367"/>
       </w:pPr>
       <w:r w:rsidRPr="00AF4466">
         <w:t xml:space="preserve">Damon, W.  (1976). Some thoughts on the nature of children’s social perspective. In J. Meyer (Ed.), </w:t>
       </w:r>
       <w:r w:rsidRPr="00AF4466">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Reflections on values education </w:t>
       </w:r>
       <w:r w:rsidRPr="00AF4466">
         <w:t>(pp. 131-148). Waterloo, Ontario: W. Laurier Press.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="055B681F" w14:textId="77777777" w:rsidR="00974460" w:rsidRDefault="00CB14C6" w:rsidP="00974460">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="160" w:afterAutospacing="0"/>
         <w:ind w:left="547" w:hanging="367"/>
       </w:pPr>
       <w:r w:rsidRPr="00AF4466">
-        <w:lastRenderedPageBreak/>
         <w:t>Damon, W. (1975)</w:t>
       </w:r>
       <w:r w:rsidR="00EC0001" w:rsidRPr="00AF4466">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF4466">
         <w:t xml:space="preserve"> Studying early moral development: Some techniques for interviewing young children and for analyzing the results.  In J. Meyer, B. Burnham, </w:t>
       </w:r>
       <w:r w:rsidR="000249F1" w:rsidRPr="00AF4466">
         <w:t>and</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF4466">
-        <w:t xml:space="preserve"> S. </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> (Eds.), </w:t>
+        <w:t xml:space="preserve"> S. Cholvat (Eds.), </w:t>
       </w:r>
       <w:r w:rsidRPr="00AF4466">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Values education</w:t>
       </w:r>
       <w:r w:rsidR="00EA3825" w:rsidRPr="00AF4466">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00EA3825" w:rsidRPr="00AF4466">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="002D6827" w:rsidRPr="00AF4466">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>pp. 25-40</w:t>
       </w:r>
@@ -9038,59 +8515,51 @@
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF4466">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF4466">
         <w:t xml:space="preserve"> Waterloo, Ontario: W. Laurier Press.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1EB61BF2" w14:textId="77777777" w:rsidR="00974460" w:rsidRDefault="00B60630" w:rsidP="00974460">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="160" w:afterAutospacing="0"/>
         <w:ind w:left="547" w:hanging="367"/>
       </w:pPr>
       <w:r w:rsidRPr="00AF4466">
         <w:t xml:space="preserve">Selman, R., </w:t>
       </w:r>
       <w:r w:rsidR="000249F1" w:rsidRPr="00AF4466">
         <w:t>and</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF4466">
-        <w:t xml:space="preserve"> Damon, W. (1975). The necessity (but </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">) of social perspective taking for the conception of justice at three early levels. In D.J. Palma </w:t>
+        <w:t xml:space="preserve"> Damon, W. (1975). The necessity (but insufficiency) of social perspective taking for the conception of justice at three early levels. In D.J. Palma </w:t>
       </w:r>
       <w:r w:rsidR="000249F1" w:rsidRPr="00AF4466">
         <w:t>and</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF4466">
         <w:t xml:space="preserve"> J. M. Foley (Eds.), </w:t>
       </w:r>
       <w:r w:rsidRPr="00AF4466">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Moral </w:t>
       </w:r>
       <w:r w:rsidRPr="00AF4466">
         <w:rPr>
           <w:i/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>development</w:t>
       </w:r>
       <w:r w:rsidR="00EA3825" w:rsidRPr="00AF4466">
         <w:rPr>
           <w:i/>
           <w:color w:val="000000"/>
         </w:rPr>
@@ -9266,51 +8735,51 @@
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>Why We Can't All Just Get Along</w:t>
       </w:r>
       <w:r w:rsidRPr="00430CD0">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:i w:val="0"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00430CD0">
         <w:rPr>
           <w:rStyle w:val="field-content"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> Defining Ideas</w:t>
       </w:r>
       <w:r w:rsidRPr="00430CD0">
         <w:rPr>
           <w:rStyle w:val="field-content"/>
         </w:rPr>
         <w:t xml:space="preserve">, A Hoover Institution Journal: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId13" w:history="1">
         <w:r w:rsidR="00974460" w:rsidRPr="00430CD0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="auto"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>http://www.hoover.org/publications/defining-ideas/article/120031</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00430CD0">
         <w:rPr>
           <w:rStyle w:val="field-content"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F36C0D1" w14:textId="77777777" w:rsidR="00974460" w:rsidRPr="00430CD0" w:rsidRDefault="00944F90" w:rsidP="00974460">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="160"/>
         <w:ind w:left="547" w:hanging="360"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:rStyle w:val="field-content"/>
         </w:rPr>
@@ -9325,97 +8794,97 @@
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:i w:val="0"/>
         </w:rPr>
         <w:t>The Death of Honesty.</w:t>
       </w:r>
       <w:r w:rsidRPr="00430CD0">
         <w:rPr>
           <w:rStyle w:val="field-content"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> Defining Ideas</w:t>
       </w:r>
       <w:r w:rsidRPr="00430CD0">
         <w:rPr>
           <w:rStyle w:val="field-content"/>
         </w:rPr>
         <w:t xml:space="preserve">, A Hoover Institution </w:t>
       </w:r>
       <w:r w:rsidR="00E2605C" w:rsidRPr="00430CD0">
         <w:rPr>
           <w:rStyle w:val="field-content"/>
         </w:rPr>
         <w:t xml:space="preserve">Journal: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
+      <w:hyperlink r:id="rId14" w:history="1">
         <w:r w:rsidR="00974460" w:rsidRPr="00430CD0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="auto"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>http://www.hoover.org/publications/defining-ideas/article/104721</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00430CD0">
         <w:rPr>
           <w:rStyle w:val="field-content"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="72900337" w14:textId="77777777" w:rsidR="00974460" w:rsidRPr="00430CD0" w:rsidRDefault="009D7C1E" w:rsidP="00974460">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="160"/>
         <w:ind w:left="547" w:hanging="360"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00430CD0">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Damon, W. (2011, September 16). The education of Steve Jobs. </w:t>
       </w:r>
       <w:r w:rsidRPr="00430CD0">
         <w:rPr>
           <w:i/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Defining Ideas</w:t>
       </w:r>
       <w:r w:rsidRPr="00430CD0">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:history="1">
+      <w:hyperlink r:id="rId15" w:history="1">
         <w:r w:rsidRPr="00430CD0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="auto"/>
             <w:szCs w:val="24"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>http://www.hoover.org/publications/defining-ideas/article/93066</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00430CD0">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="19D84766" w14:textId="77777777" w:rsidR="00974460" w:rsidRPr="00430CD0" w:rsidRDefault="0079612B" w:rsidP="00974460">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="160"/>
         <w:ind w:left="547" w:hanging="360"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:szCs w:val="24"/>
@@ -9442,51 +8911,51 @@
       <w:r w:rsidRPr="00430CD0">
         <w:t>From the personal to the political, for the love of freedom.</w:t>
       </w:r>
       <w:r w:rsidRPr="00430CD0">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> In</w:t>
       </w:r>
       <w:r w:rsidR="004B7A69" w:rsidRPr="00430CD0">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00430CD0">
         <w:rPr>
           <w:i/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Teaching about 9/11 in 2011: What Our Children Need to Know </w:t>
       </w:r>
       <w:r w:rsidRPr="00430CD0">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(13-15). Thomas Fordham Institute, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14" w:history="1">
+      <w:hyperlink r:id="rId16" w:history="1">
         <w:r w:rsidR="00974460" w:rsidRPr="00430CD0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="auto"/>
             <w:szCs w:val="24"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>http://www.edexcellence.net/publications-issues/publications/teaching-about-911-in-2011.html</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="007C00D1" w:rsidRPr="00430CD0">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1937D59F" w14:textId="77777777" w:rsidR="00E313C5" w:rsidRDefault="00D81C18" w:rsidP="00E313C5">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="160"/>
         <w:ind w:left="547" w:hanging="360"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:szCs w:val="24"/>
@@ -9645,51 +9114,51 @@
       <w:r w:rsidR="009D7C1E">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>b</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ehavior. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Defining Ideas</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15" w:history="1">
+      <w:hyperlink r:id="rId17" w:history="1">
         <w:r w:rsidRPr="0009078A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="auto"/>
             <w:szCs w:val="24"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>http://www.hoover.org/publications/defining-ideas/article/61751</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="0009078A">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="531D6219" w14:textId="77777777" w:rsidR="00E0046E" w:rsidRDefault="00E0046E" w:rsidP="00E313C5">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="160"/>
         <w:ind w:left="547" w:hanging="360"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:szCs w:val="24"/>
@@ -9697,108 +9166,102 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="29494761" w14:textId="77777777" w:rsidR="00E14456" w:rsidRDefault="00591FB7" w:rsidP="003B7177">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="200" w:after="200"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">PROFESSIONAL </w:t>
       </w:r>
       <w:r w:rsidR="00E14456" w:rsidRPr="00AF4466">
         <w:t>ACTIVITIES AND HONORS:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24D4CFEE" w14:textId="763101BE" w:rsidR="001F48C2" w:rsidRDefault="001F48C2" w:rsidP="00031301">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3312"/>
           <w:tab w:val="left" w:pos="4896"/>
           <w:tab w:val="left" w:pos="6480"/>
         </w:tabs>
         <w:spacing w:after="200"/>
         <w:ind w:left="187"/>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> Lifetime Career Award, Association for Moral Education, November 2020</w:t>
+      <w:r>
+        <w:t>Kuhmerker Lifetime Career Award, Association for Moral Education, November 2020</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E10B051" w14:textId="77777777" w:rsidR="00031301" w:rsidRDefault="00D050B1" w:rsidP="00031301">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3312"/>
           <w:tab w:val="left" w:pos="4896"/>
           <w:tab w:val="left" w:pos="6480"/>
         </w:tabs>
         <w:spacing w:after="200"/>
         <w:ind w:left="187"/>
       </w:pPr>
       <w:r>
         <w:t>Fellow</w:t>
       </w:r>
       <w:r w:rsidR="00031301">
         <w:t>, American Academy of Arts and Sciences, 2014 -</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="614921B7" w14:textId="77777777" w:rsidR="00D050B1" w:rsidRDefault="00D050B1" w:rsidP="00D050B1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3312"/>
           <w:tab w:val="left" w:pos="4896"/>
           <w:tab w:val="left" w:pos="6480"/>
         </w:tabs>
         <w:spacing w:after="200"/>
         <w:ind w:left="187"/>
       </w:pPr>
       <w:r>
         <w:t>Fellow</w:t>
       </w:r>
       <w:r w:rsidRPr="00AF4466">
         <w:t xml:space="preserve">, National Academy of Education, 1999 </w:t>
       </w:r>
       <w:r>
         <w:t>–</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D9F40EC" w14:textId="40411547" w:rsidR="00D050B1" w:rsidRDefault="00D050B1" w:rsidP="00D050B1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3312"/>
           <w:tab w:val="left" w:pos="4896"/>
           <w:tab w:val="left" w:pos="6480"/>
         </w:tabs>
         <w:spacing w:after="200"/>
         <w:ind w:left="187"/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Fellow, American Educational Research Association, 2009 </w:t>
       </w:r>
       <w:r w:rsidR="0086459D">
         <w:t>–</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="659BCB58" w14:textId="13D8A51B" w:rsidR="001F48C2" w:rsidRPr="00AF4466" w:rsidRDefault="001F48C2" w:rsidP="001F48C2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3312"/>
           <w:tab w:val="left" w:pos="4896"/>
           <w:tab w:val="left" w:pos="6480"/>
         </w:tabs>
         <w:spacing w:after="200"/>
         <w:ind w:left="187"/>
       </w:pPr>
       <w:r w:rsidRPr="00AF4466">
         <w:t>Board of Advisors, Positive Coaching Alliance, 2000</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> - </w:t>
       </w:r>
@@ -10228,97 +9691,98 @@
     <w:p w14:paraId="1A89F2DA" w14:textId="77777777" w:rsidR="00AE5701" w:rsidRDefault="00E14456" w:rsidP="00AE5701">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3312"/>
           <w:tab w:val="left" w:pos="4896"/>
           <w:tab w:val="left" w:pos="6480"/>
         </w:tabs>
         <w:spacing w:after="200"/>
         <w:ind w:left="187"/>
       </w:pPr>
       <w:r w:rsidRPr="00AF4466">
         <w:t>Board of Trustees, Bancroft School, 1980-1984</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="39364D2B" w14:textId="77777777" w:rsidR="009A7314" w:rsidRDefault="00E14456" w:rsidP="00AE5701">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3312"/>
           <w:tab w:val="left" w:pos="4896"/>
           <w:tab w:val="left" w:pos="6480"/>
         </w:tabs>
         <w:spacing w:after="200"/>
         <w:ind w:left="187"/>
       </w:pPr>
       <w:r w:rsidRPr="00AF4466">
+        <w:lastRenderedPageBreak/>
         <w:t>Member, NIMH Study Section on Cognition, Emotion, and Personality, 1981-1984</w:t>
       </w:r>
       <w:r w:rsidR="009A7314">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="009A7314" w:rsidSect="00F501B9">
-[...3 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId19"/>
+    <w:sectPr w:rsidR="009A7314" w:rsidSect="007D7764">
+      <w:headerReference w:type="even" r:id="rId18"/>
+      <w:headerReference w:type="default" r:id="rId19"/>
+      <w:footerReference w:type="even" r:id="rId20"/>
+      <w:footerReference w:type="default" r:id="rId21"/>
       <w:footnotePr>
         <w:numFmt w:val="lowerLetter"/>
       </w:footnotePr>
       <w:endnotePr>
         <w:numFmt w:val="lowerLetter"/>
       </w:endnotePr>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="960" w:footer="1680" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="51BFEAD5" w14:textId="77777777" w:rsidR="00F501B9" w:rsidRDefault="00F501B9">
+    <w:p w14:paraId="1C0B0846" w14:textId="77777777" w:rsidR="00FD1F75" w:rsidRDefault="00FD1F75">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="13F94D2D" w14:textId="77777777" w:rsidR="00F501B9" w:rsidRDefault="00F501B9">
+    <w:p w14:paraId="09833D76" w14:textId="77777777" w:rsidR="00FD1F75" w:rsidRDefault="00FD1F75">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -10336,57 +9800,57 @@
     <w:altName w:val="Arial"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Unicode MS">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="F7FFAFFF" w:usb1="E9DFFFFF" w:usb2="0000003F" w:usb3="00000000" w:csb0="003F01FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4B71AA16" w14:textId="77777777" w:rsidR="00B75653" w:rsidRPr="001E6F6F" w:rsidRDefault="00B75653" w:rsidP="001E6F6F">
     <w:pPr>
       <w:framePr w:w="9360" w:h="856" w:hRule="exact" w:wrap="notBeside" w:vAnchor="page" w:hAnchor="text" w:y="14160"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="432"/>
         <w:tab w:val="left" w:pos="3312"/>
         <w:tab w:val="left" w:pos="4896"/>
         <w:tab w:val="left" w:pos="6480"/>
       </w:tabs>
       <w:spacing w:line="0" w:lineRule="atLeast"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r w:rsidRPr="001E6F6F">
       <w:pgNum/>
     </w:r>
   </w:p>
   <w:p w14:paraId="4FF2C2F3" w14:textId="5933845D" w:rsidR="00B75653" w:rsidRPr="00C01FAA" w:rsidRDefault="00C01FAA" w:rsidP="00F526AB">
     <w:pPr>
       <w:framePr w:w="9360" w:h="856" w:hRule="exact" w:wrap="notBeside" w:vAnchor="page" w:hAnchor="text" w:y="14160"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="432"/>
         <w:tab w:val="left" w:pos="3312"/>
         <w:tab w:val="left" w:pos="4896"/>
         <w:tab w:val="left" w:pos="6480"/>
       </w:tabs>
@@ -10397,168 +9861,185 @@
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00C01FAA">
       <w:rPr>
         <w:vanish/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>16 March 2022</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="2F2DCADB" w14:textId="77777777" w:rsidR="00B75653" w:rsidRDefault="00B75653">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="432"/>
         <w:tab w:val="left" w:pos="3312"/>
         <w:tab w:val="left" w:pos="4896"/>
         <w:tab w:val="left" w:pos="6480"/>
       </w:tabs>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4F3F49D7" w14:textId="77777777" w:rsidR="00B75653" w:rsidRDefault="00B75653" w:rsidP="002449EA">
     <w:pPr>
       <w:framePr w:w="9360" w:h="721" w:hRule="exact" w:wrap="notBeside" w:vAnchor="page" w:hAnchor="page" w:x="1456" w:y="14131"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="432"/>
         <w:tab w:val="left" w:pos="3312"/>
         <w:tab w:val="left" w:pos="4896"/>
         <w:tab w:val="left" w:pos="6480"/>
       </w:tabs>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r w:rsidRPr="00EE2F1A">
       <w:pgNum/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="15B99BEC" w14:textId="07E13497" w:rsidR="00B75653" w:rsidRDefault="004E2BD5">
+  <w:p w14:paraId="15B99BEC" w14:textId="7BAC4017" w:rsidR="00B75653" w:rsidRDefault="004E2BD5">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="432"/>
         <w:tab w:val="left" w:pos="3312"/>
         <w:tab w:val="left" w:pos="4896"/>
         <w:tab w:val="left" w:pos="6480"/>
       </w:tabs>
       <w:spacing w:line="0" w:lineRule="atLeast"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:tab/>
-      <w:t>5 February 2024</w:t>
+    </w:r>
+    <w:r w:rsidR="009F4814">
+      <w:rPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <w:t>1</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <w:t>5 February 202</w:t>
+    </w:r>
+    <w:r w:rsidR="009F4814">
+      <w:rPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <w:t>5</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="542BCE02" w14:textId="77777777" w:rsidR="00F501B9" w:rsidRDefault="00F501B9">
+    <w:p w14:paraId="735866D0" w14:textId="77777777" w:rsidR="00FD1F75" w:rsidRDefault="00FD1F75">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="02B1C7B9" w14:textId="77777777" w:rsidR="00F501B9" w:rsidRDefault="00F501B9">
+    <w:p w14:paraId="72DE4D85" w14:textId="77777777" w:rsidR="00FD1F75" w:rsidRDefault="00FD1F75">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="27C29D57" w14:textId="77777777" w:rsidR="00B75653" w:rsidRDefault="00B75653">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="432"/>
         <w:tab w:val="left" w:pos="3312"/>
         <w:tab w:val="left" w:pos="4896"/>
         <w:tab w:val="left" w:pos="6480"/>
       </w:tabs>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="53104D0B" w14:textId="77777777" w:rsidR="00B75653" w:rsidRDefault="00B75653">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="432"/>
         <w:tab w:val="left" w:pos="3312"/>
         <w:tab w:val="left" w:pos="4896"/>
         <w:tab w:val="left" w:pos="6480"/>
       </w:tabs>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="04A30E93"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A17EDA48"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
@@ -10867,56 +10348,55 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1258517688">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1560749093">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1097409140">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="120"/>
   <w:embedSystemFonts/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="0"/>
   <w:doNotHyphenateCaps/>
   <w:evenAndOddHeaders/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:drawingGridVerticalSpacing w:val="0"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotShadeFormData/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:numFmt w:val="lowerLetter"/>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:numFmt w:val="lowerLetter"/>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -10944,80 +10424,82 @@
     <w:rsid w:val="000421E6"/>
     <w:rsid w:val="00044246"/>
     <w:rsid w:val="000464E0"/>
     <w:rsid w:val="00055DFF"/>
     <w:rsid w:val="00061AED"/>
     <w:rsid w:val="00066C40"/>
     <w:rsid w:val="00066EA2"/>
     <w:rsid w:val="00070D69"/>
     <w:rsid w:val="00071CE2"/>
     <w:rsid w:val="00074E4A"/>
     <w:rsid w:val="00077C93"/>
     <w:rsid w:val="0008199E"/>
     <w:rsid w:val="00081F83"/>
     <w:rsid w:val="00086497"/>
     <w:rsid w:val="0009078A"/>
     <w:rsid w:val="000928F6"/>
     <w:rsid w:val="00092C58"/>
     <w:rsid w:val="00095450"/>
     <w:rsid w:val="000A4399"/>
     <w:rsid w:val="000A4824"/>
     <w:rsid w:val="000A6E40"/>
     <w:rsid w:val="000B0A6A"/>
     <w:rsid w:val="000B44A6"/>
     <w:rsid w:val="000B4E91"/>
     <w:rsid w:val="000B5062"/>
+    <w:rsid w:val="000B76A3"/>
     <w:rsid w:val="000B7844"/>
     <w:rsid w:val="000C3489"/>
     <w:rsid w:val="000C5602"/>
     <w:rsid w:val="000D1EC8"/>
     <w:rsid w:val="000D2811"/>
     <w:rsid w:val="000D3208"/>
     <w:rsid w:val="000D38A7"/>
     <w:rsid w:val="000D47C5"/>
     <w:rsid w:val="000D68BC"/>
     <w:rsid w:val="000E477D"/>
     <w:rsid w:val="000E7E67"/>
     <w:rsid w:val="000F188B"/>
     <w:rsid w:val="000F4F9F"/>
     <w:rsid w:val="000F6691"/>
     <w:rsid w:val="000F78F6"/>
     <w:rsid w:val="00103E80"/>
     <w:rsid w:val="00105906"/>
     <w:rsid w:val="00107291"/>
     <w:rsid w:val="00116A2A"/>
     <w:rsid w:val="00123693"/>
     <w:rsid w:val="00123F76"/>
     <w:rsid w:val="00150BAB"/>
     <w:rsid w:val="0015194F"/>
     <w:rsid w:val="001610E7"/>
     <w:rsid w:val="001624BA"/>
     <w:rsid w:val="001648E8"/>
     <w:rsid w:val="00165A8E"/>
     <w:rsid w:val="0016716E"/>
     <w:rsid w:val="00174D2F"/>
     <w:rsid w:val="00182866"/>
+    <w:rsid w:val="00190B6D"/>
     <w:rsid w:val="00192A77"/>
     <w:rsid w:val="00192B70"/>
     <w:rsid w:val="00194777"/>
     <w:rsid w:val="00194D5F"/>
     <w:rsid w:val="001A1C38"/>
     <w:rsid w:val="001A301E"/>
     <w:rsid w:val="001B12DE"/>
     <w:rsid w:val="001B3106"/>
     <w:rsid w:val="001B5EE5"/>
     <w:rsid w:val="001B65ED"/>
     <w:rsid w:val="001C71CD"/>
     <w:rsid w:val="001C74A1"/>
     <w:rsid w:val="001D0F40"/>
     <w:rsid w:val="001D2886"/>
     <w:rsid w:val="001D7D0A"/>
     <w:rsid w:val="001E2693"/>
     <w:rsid w:val="001E41C0"/>
     <w:rsid w:val="001E6D10"/>
     <w:rsid w:val="001E6F6F"/>
     <w:rsid w:val="001E6FE1"/>
     <w:rsid w:val="001F48C2"/>
     <w:rsid w:val="001F5093"/>
     <w:rsid w:val="002018B7"/>
     <w:rsid w:val="002040FA"/>
     <w:rsid w:val="00205D6A"/>
@@ -11068,75 +10550,77 @@
     <w:rsid w:val="0030485C"/>
     <w:rsid w:val="003124B0"/>
     <w:rsid w:val="00317F7D"/>
     <w:rsid w:val="003214E3"/>
     <w:rsid w:val="00322E6B"/>
     <w:rsid w:val="003323D3"/>
     <w:rsid w:val="00335116"/>
     <w:rsid w:val="00336BBE"/>
     <w:rsid w:val="003403A5"/>
     <w:rsid w:val="00342439"/>
     <w:rsid w:val="00345A13"/>
     <w:rsid w:val="003470B1"/>
     <w:rsid w:val="0035205D"/>
     <w:rsid w:val="003520A2"/>
     <w:rsid w:val="0035692A"/>
     <w:rsid w:val="00357211"/>
     <w:rsid w:val="00357F49"/>
     <w:rsid w:val="00360AE2"/>
     <w:rsid w:val="00361657"/>
     <w:rsid w:val="00361F00"/>
     <w:rsid w:val="00362473"/>
     <w:rsid w:val="0036289A"/>
     <w:rsid w:val="00364776"/>
     <w:rsid w:val="00367068"/>
     <w:rsid w:val="00367236"/>
+    <w:rsid w:val="00367A30"/>
     <w:rsid w:val="0037185A"/>
     <w:rsid w:val="00372527"/>
     <w:rsid w:val="00374250"/>
     <w:rsid w:val="003770FE"/>
     <w:rsid w:val="00386DF3"/>
     <w:rsid w:val="0039073D"/>
     <w:rsid w:val="003A17EA"/>
     <w:rsid w:val="003B100D"/>
     <w:rsid w:val="003B108B"/>
     <w:rsid w:val="003B194C"/>
     <w:rsid w:val="003B43B6"/>
     <w:rsid w:val="003B6183"/>
     <w:rsid w:val="003B7177"/>
     <w:rsid w:val="003B7EB4"/>
     <w:rsid w:val="003C0F0A"/>
     <w:rsid w:val="003C6992"/>
     <w:rsid w:val="003D063F"/>
     <w:rsid w:val="003D15C2"/>
     <w:rsid w:val="003D1BDF"/>
     <w:rsid w:val="003D70C2"/>
     <w:rsid w:val="003E11A4"/>
     <w:rsid w:val="003E2DA0"/>
     <w:rsid w:val="003F446F"/>
     <w:rsid w:val="0040498F"/>
     <w:rsid w:val="00406838"/>
+    <w:rsid w:val="00410584"/>
     <w:rsid w:val="00411CC3"/>
     <w:rsid w:val="0041475D"/>
     <w:rsid w:val="0041479A"/>
     <w:rsid w:val="00421160"/>
     <w:rsid w:val="00423C30"/>
     <w:rsid w:val="0042417F"/>
     <w:rsid w:val="0042607D"/>
     <w:rsid w:val="00430CD0"/>
     <w:rsid w:val="00431E7E"/>
     <w:rsid w:val="00433D3D"/>
     <w:rsid w:val="004364E0"/>
     <w:rsid w:val="0044339E"/>
     <w:rsid w:val="0044631B"/>
     <w:rsid w:val="00446B95"/>
     <w:rsid w:val="0044760F"/>
     <w:rsid w:val="004540D3"/>
     <w:rsid w:val="004567AF"/>
     <w:rsid w:val="00460821"/>
     <w:rsid w:val="0047233B"/>
     <w:rsid w:val="004727C2"/>
     <w:rsid w:val="00475BB0"/>
     <w:rsid w:val="004841FA"/>
     <w:rsid w:val="00487C82"/>
     <w:rsid w:val="00490C07"/>
     <w:rsid w:val="00490DB9"/>
@@ -11168,373 +10652,393 @@
     <w:rsid w:val="00507C60"/>
     <w:rsid w:val="005103BF"/>
     <w:rsid w:val="00511F0D"/>
     <w:rsid w:val="00517FA6"/>
     <w:rsid w:val="00524946"/>
     <w:rsid w:val="005356B3"/>
     <w:rsid w:val="00537E36"/>
     <w:rsid w:val="00541123"/>
     <w:rsid w:val="00542A76"/>
     <w:rsid w:val="00544C3A"/>
     <w:rsid w:val="00546F91"/>
     <w:rsid w:val="0055658D"/>
     <w:rsid w:val="00561C38"/>
     <w:rsid w:val="00562F0C"/>
     <w:rsid w:val="005703FE"/>
     <w:rsid w:val="00572548"/>
     <w:rsid w:val="00573C26"/>
     <w:rsid w:val="00591FB7"/>
     <w:rsid w:val="005935F4"/>
     <w:rsid w:val="00596B8A"/>
     <w:rsid w:val="005A0E30"/>
     <w:rsid w:val="005A2039"/>
     <w:rsid w:val="005A2131"/>
     <w:rsid w:val="005A4A2A"/>
     <w:rsid w:val="005B719F"/>
+    <w:rsid w:val="005C15BF"/>
     <w:rsid w:val="005C3E97"/>
     <w:rsid w:val="005D535B"/>
     <w:rsid w:val="005E3ABC"/>
     <w:rsid w:val="005E4125"/>
     <w:rsid w:val="005E416D"/>
     <w:rsid w:val="005E52D7"/>
     <w:rsid w:val="005E5826"/>
     <w:rsid w:val="005E5CEE"/>
     <w:rsid w:val="005F3150"/>
     <w:rsid w:val="005F31EB"/>
     <w:rsid w:val="005F71F2"/>
     <w:rsid w:val="006005C9"/>
     <w:rsid w:val="00602DFC"/>
     <w:rsid w:val="006033F9"/>
     <w:rsid w:val="006052E2"/>
     <w:rsid w:val="006059CD"/>
     <w:rsid w:val="00610D68"/>
     <w:rsid w:val="00614B25"/>
     <w:rsid w:val="00620795"/>
     <w:rsid w:val="00621BAF"/>
     <w:rsid w:val="00624144"/>
     <w:rsid w:val="006265C8"/>
     <w:rsid w:val="00632238"/>
     <w:rsid w:val="0063322B"/>
     <w:rsid w:val="00633DE2"/>
     <w:rsid w:val="00636244"/>
     <w:rsid w:val="006449C1"/>
     <w:rsid w:val="006449C9"/>
     <w:rsid w:val="00655625"/>
     <w:rsid w:val="00656687"/>
     <w:rsid w:val="00660FB7"/>
     <w:rsid w:val="00662D3A"/>
     <w:rsid w:val="00665056"/>
     <w:rsid w:val="006668EB"/>
     <w:rsid w:val="00670F0E"/>
     <w:rsid w:val="00674B52"/>
     <w:rsid w:val="00675AA9"/>
     <w:rsid w:val="006771DF"/>
     <w:rsid w:val="00682FA9"/>
     <w:rsid w:val="00684CB1"/>
+    <w:rsid w:val="0068558F"/>
     <w:rsid w:val="00691042"/>
     <w:rsid w:val="006939C9"/>
     <w:rsid w:val="00697E80"/>
     <w:rsid w:val="006A727C"/>
     <w:rsid w:val="006A73F4"/>
     <w:rsid w:val="006A7912"/>
     <w:rsid w:val="006B3F2D"/>
     <w:rsid w:val="006C1DA9"/>
+    <w:rsid w:val="006C49F6"/>
     <w:rsid w:val="006C7B65"/>
     <w:rsid w:val="006D2676"/>
     <w:rsid w:val="006D4908"/>
     <w:rsid w:val="006D717B"/>
     <w:rsid w:val="006E0644"/>
     <w:rsid w:val="006F0F09"/>
     <w:rsid w:val="00703B4A"/>
     <w:rsid w:val="007041D5"/>
     <w:rsid w:val="007041E8"/>
     <w:rsid w:val="007047B2"/>
     <w:rsid w:val="00704C4F"/>
     <w:rsid w:val="00707D5E"/>
     <w:rsid w:val="00713548"/>
     <w:rsid w:val="00716DC2"/>
     <w:rsid w:val="00720C85"/>
     <w:rsid w:val="00721406"/>
     <w:rsid w:val="007258A5"/>
     <w:rsid w:val="00726C9D"/>
     <w:rsid w:val="00727C16"/>
     <w:rsid w:val="0073061D"/>
     <w:rsid w:val="007351C8"/>
     <w:rsid w:val="00737A9B"/>
     <w:rsid w:val="007439EB"/>
     <w:rsid w:val="00746D1C"/>
     <w:rsid w:val="00755EB9"/>
     <w:rsid w:val="007568B5"/>
     <w:rsid w:val="007570FD"/>
     <w:rsid w:val="00765AFE"/>
     <w:rsid w:val="00766A48"/>
     <w:rsid w:val="0077402F"/>
     <w:rsid w:val="00774E3C"/>
     <w:rsid w:val="00776FCB"/>
     <w:rsid w:val="0077743C"/>
     <w:rsid w:val="0077777B"/>
     <w:rsid w:val="00783196"/>
     <w:rsid w:val="00790601"/>
     <w:rsid w:val="0079167A"/>
     <w:rsid w:val="0079612B"/>
     <w:rsid w:val="007A03B7"/>
     <w:rsid w:val="007A4F7A"/>
     <w:rsid w:val="007B127F"/>
     <w:rsid w:val="007B43EB"/>
     <w:rsid w:val="007C00D1"/>
     <w:rsid w:val="007C25E9"/>
+    <w:rsid w:val="007C4476"/>
     <w:rsid w:val="007C4BB5"/>
     <w:rsid w:val="007C5E2C"/>
     <w:rsid w:val="007C6066"/>
+    <w:rsid w:val="007C7D4B"/>
     <w:rsid w:val="007D1145"/>
     <w:rsid w:val="007D44E4"/>
+    <w:rsid w:val="007D7764"/>
     <w:rsid w:val="007E12C8"/>
     <w:rsid w:val="007E1DCE"/>
     <w:rsid w:val="007E2B7B"/>
+    <w:rsid w:val="007E6674"/>
     <w:rsid w:val="007E755A"/>
     <w:rsid w:val="007F0006"/>
     <w:rsid w:val="007F3EC5"/>
     <w:rsid w:val="00826A50"/>
     <w:rsid w:val="00827128"/>
     <w:rsid w:val="00837750"/>
     <w:rsid w:val="00847B87"/>
     <w:rsid w:val="00851B48"/>
     <w:rsid w:val="00852B26"/>
     <w:rsid w:val="00862CE3"/>
     <w:rsid w:val="0086459D"/>
     <w:rsid w:val="00864AAD"/>
     <w:rsid w:val="00866617"/>
     <w:rsid w:val="00866AA0"/>
     <w:rsid w:val="00866CE9"/>
     <w:rsid w:val="008670D3"/>
     <w:rsid w:val="00872DDA"/>
     <w:rsid w:val="00875B37"/>
     <w:rsid w:val="00876F40"/>
     <w:rsid w:val="00877B2C"/>
     <w:rsid w:val="008862F6"/>
     <w:rsid w:val="00892C0A"/>
     <w:rsid w:val="008941DA"/>
+    <w:rsid w:val="008959A4"/>
     <w:rsid w:val="008A5BD6"/>
     <w:rsid w:val="008B0B66"/>
     <w:rsid w:val="008B1E2A"/>
     <w:rsid w:val="008B693D"/>
     <w:rsid w:val="008C1DAD"/>
     <w:rsid w:val="008D614D"/>
     <w:rsid w:val="008E1B40"/>
     <w:rsid w:val="008E42EB"/>
     <w:rsid w:val="008E7A8E"/>
     <w:rsid w:val="008F299E"/>
+    <w:rsid w:val="008F3E84"/>
     <w:rsid w:val="008F4A06"/>
     <w:rsid w:val="008F5F25"/>
     <w:rsid w:val="00900206"/>
     <w:rsid w:val="00903B2B"/>
+    <w:rsid w:val="00903E3E"/>
     <w:rsid w:val="00912A14"/>
     <w:rsid w:val="00920AB0"/>
     <w:rsid w:val="00921C4C"/>
     <w:rsid w:val="009227EE"/>
     <w:rsid w:val="00926F5B"/>
     <w:rsid w:val="0093294F"/>
     <w:rsid w:val="009340DA"/>
     <w:rsid w:val="009420CC"/>
+    <w:rsid w:val="00943118"/>
     <w:rsid w:val="00944F90"/>
     <w:rsid w:val="00952AE3"/>
+    <w:rsid w:val="00952EE0"/>
     <w:rsid w:val="00957621"/>
     <w:rsid w:val="00971A21"/>
     <w:rsid w:val="00974460"/>
     <w:rsid w:val="00981C68"/>
     <w:rsid w:val="00983D07"/>
     <w:rsid w:val="00987B10"/>
     <w:rsid w:val="009910DB"/>
     <w:rsid w:val="00992F62"/>
     <w:rsid w:val="00994EC9"/>
     <w:rsid w:val="009A062C"/>
     <w:rsid w:val="009A712F"/>
     <w:rsid w:val="009A7314"/>
     <w:rsid w:val="009B4653"/>
     <w:rsid w:val="009B6012"/>
     <w:rsid w:val="009C3671"/>
     <w:rsid w:val="009C47E9"/>
     <w:rsid w:val="009D4B12"/>
     <w:rsid w:val="009D7C1E"/>
     <w:rsid w:val="009E1021"/>
     <w:rsid w:val="009E534C"/>
     <w:rsid w:val="009E6E44"/>
     <w:rsid w:val="009E76F3"/>
     <w:rsid w:val="009F0AF0"/>
     <w:rsid w:val="009F19E6"/>
+    <w:rsid w:val="009F4814"/>
     <w:rsid w:val="009F618F"/>
     <w:rsid w:val="00A0032E"/>
     <w:rsid w:val="00A1420D"/>
     <w:rsid w:val="00A14557"/>
     <w:rsid w:val="00A22DC7"/>
     <w:rsid w:val="00A24529"/>
     <w:rsid w:val="00A4093D"/>
     <w:rsid w:val="00A43932"/>
     <w:rsid w:val="00A46145"/>
     <w:rsid w:val="00A472E9"/>
     <w:rsid w:val="00A56353"/>
     <w:rsid w:val="00A60534"/>
     <w:rsid w:val="00A60DF6"/>
     <w:rsid w:val="00A631A1"/>
     <w:rsid w:val="00A651AD"/>
     <w:rsid w:val="00A73DDF"/>
     <w:rsid w:val="00A75114"/>
     <w:rsid w:val="00A76F80"/>
     <w:rsid w:val="00A859A7"/>
     <w:rsid w:val="00AA36F6"/>
     <w:rsid w:val="00AA5A80"/>
     <w:rsid w:val="00AA65AC"/>
     <w:rsid w:val="00AB06E8"/>
     <w:rsid w:val="00AB2110"/>
     <w:rsid w:val="00AC1220"/>
     <w:rsid w:val="00AC645C"/>
     <w:rsid w:val="00AC72AC"/>
     <w:rsid w:val="00AC7E5E"/>
     <w:rsid w:val="00AD339D"/>
     <w:rsid w:val="00AD7C5B"/>
     <w:rsid w:val="00AE0D6B"/>
     <w:rsid w:val="00AE4DCF"/>
     <w:rsid w:val="00AE4E78"/>
     <w:rsid w:val="00AE5701"/>
     <w:rsid w:val="00AE613F"/>
     <w:rsid w:val="00AE7D0C"/>
     <w:rsid w:val="00AF4466"/>
     <w:rsid w:val="00AF4D2F"/>
     <w:rsid w:val="00AF66BC"/>
     <w:rsid w:val="00B00799"/>
     <w:rsid w:val="00B0087A"/>
     <w:rsid w:val="00B02834"/>
     <w:rsid w:val="00B062BF"/>
     <w:rsid w:val="00B1197D"/>
     <w:rsid w:val="00B13392"/>
+    <w:rsid w:val="00B15757"/>
     <w:rsid w:val="00B1734F"/>
     <w:rsid w:val="00B22575"/>
     <w:rsid w:val="00B236C2"/>
     <w:rsid w:val="00B26637"/>
     <w:rsid w:val="00B273D3"/>
+    <w:rsid w:val="00B4257C"/>
     <w:rsid w:val="00B505C2"/>
     <w:rsid w:val="00B5108F"/>
     <w:rsid w:val="00B51345"/>
     <w:rsid w:val="00B5298D"/>
     <w:rsid w:val="00B60630"/>
     <w:rsid w:val="00B648FA"/>
     <w:rsid w:val="00B6680A"/>
     <w:rsid w:val="00B67409"/>
     <w:rsid w:val="00B74E2E"/>
     <w:rsid w:val="00B75653"/>
+    <w:rsid w:val="00B7768C"/>
     <w:rsid w:val="00BA0EBA"/>
     <w:rsid w:val="00BA2B0A"/>
     <w:rsid w:val="00BA6C53"/>
     <w:rsid w:val="00BC0AC5"/>
     <w:rsid w:val="00BC1231"/>
     <w:rsid w:val="00BD1987"/>
     <w:rsid w:val="00BD6D8D"/>
     <w:rsid w:val="00BE18E4"/>
     <w:rsid w:val="00BE274C"/>
     <w:rsid w:val="00BE5A2F"/>
     <w:rsid w:val="00BE7987"/>
     <w:rsid w:val="00BE7D16"/>
     <w:rsid w:val="00C01FAA"/>
     <w:rsid w:val="00C03194"/>
     <w:rsid w:val="00C07F1F"/>
     <w:rsid w:val="00C15F17"/>
     <w:rsid w:val="00C216C4"/>
     <w:rsid w:val="00C21EB4"/>
     <w:rsid w:val="00C22D11"/>
     <w:rsid w:val="00C3413B"/>
     <w:rsid w:val="00C36982"/>
     <w:rsid w:val="00C402F9"/>
     <w:rsid w:val="00C40B5D"/>
     <w:rsid w:val="00C46A94"/>
     <w:rsid w:val="00C53619"/>
     <w:rsid w:val="00C56DD5"/>
+    <w:rsid w:val="00C57EAE"/>
     <w:rsid w:val="00C601F6"/>
     <w:rsid w:val="00C602C0"/>
     <w:rsid w:val="00C61876"/>
     <w:rsid w:val="00C66C6B"/>
     <w:rsid w:val="00C71A9E"/>
     <w:rsid w:val="00C75C21"/>
     <w:rsid w:val="00C83EF4"/>
     <w:rsid w:val="00C859DC"/>
     <w:rsid w:val="00C91204"/>
     <w:rsid w:val="00CA12CC"/>
     <w:rsid w:val="00CB14C6"/>
     <w:rsid w:val="00CC0F66"/>
     <w:rsid w:val="00CC4AE4"/>
     <w:rsid w:val="00CC534F"/>
     <w:rsid w:val="00CD2CEB"/>
     <w:rsid w:val="00CE54EB"/>
     <w:rsid w:val="00CF1EF5"/>
     <w:rsid w:val="00CF52C4"/>
+    <w:rsid w:val="00CF5795"/>
     <w:rsid w:val="00CF79FD"/>
     <w:rsid w:val="00D0032D"/>
     <w:rsid w:val="00D0205E"/>
     <w:rsid w:val="00D02AC3"/>
     <w:rsid w:val="00D03DC9"/>
     <w:rsid w:val="00D050B1"/>
     <w:rsid w:val="00D228AE"/>
     <w:rsid w:val="00D279F3"/>
     <w:rsid w:val="00D27A03"/>
+    <w:rsid w:val="00D33BB4"/>
     <w:rsid w:val="00D33FB8"/>
     <w:rsid w:val="00D377B2"/>
     <w:rsid w:val="00D408BE"/>
     <w:rsid w:val="00D51A34"/>
     <w:rsid w:val="00D51A93"/>
     <w:rsid w:val="00D52DDE"/>
     <w:rsid w:val="00D5671E"/>
     <w:rsid w:val="00D5742E"/>
     <w:rsid w:val="00D63EFC"/>
     <w:rsid w:val="00D72B90"/>
     <w:rsid w:val="00D72F72"/>
     <w:rsid w:val="00D76570"/>
     <w:rsid w:val="00D81C18"/>
     <w:rsid w:val="00D92282"/>
     <w:rsid w:val="00D92B02"/>
     <w:rsid w:val="00D92B33"/>
     <w:rsid w:val="00D95397"/>
     <w:rsid w:val="00D96862"/>
     <w:rsid w:val="00DA3BD7"/>
     <w:rsid w:val="00DA6557"/>
     <w:rsid w:val="00DA7857"/>
     <w:rsid w:val="00DA7ED4"/>
     <w:rsid w:val="00DB1496"/>
     <w:rsid w:val="00DB1607"/>
     <w:rsid w:val="00DB6746"/>
     <w:rsid w:val="00DB6AA8"/>
     <w:rsid w:val="00DC03D5"/>
     <w:rsid w:val="00DC1524"/>
     <w:rsid w:val="00DD617B"/>
     <w:rsid w:val="00DD7F03"/>
     <w:rsid w:val="00DE3DEC"/>
     <w:rsid w:val="00DE5416"/>
     <w:rsid w:val="00DF0AFF"/>
     <w:rsid w:val="00DF4973"/>
     <w:rsid w:val="00DF6871"/>
     <w:rsid w:val="00DF7EC1"/>
     <w:rsid w:val="00E0046E"/>
     <w:rsid w:val="00E02225"/>
     <w:rsid w:val="00E05476"/>
+    <w:rsid w:val="00E07F5A"/>
     <w:rsid w:val="00E10888"/>
     <w:rsid w:val="00E11A58"/>
     <w:rsid w:val="00E12111"/>
     <w:rsid w:val="00E14456"/>
     <w:rsid w:val="00E14F6B"/>
     <w:rsid w:val="00E16B14"/>
     <w:rsid w:val="00E216EA"/>
     <w:rsid w:val="00E2605C"/>
     <w:rsid w:val="00E26CDE"/>
     <w:rsid w:val="00E313C5"/>
     <w:rsid w:val="00E31964"/>
     <w:rsid w:val="00E3748E"/>
     <w:rsid w:val="00E37CD1"/>
     <w:rsid w:val="00E4281E"/>
     <w:rsid w:val="00E477CF"/>
     <w:rsid w:val="00E56862"/>
     <w:rsid w:val="00E57BA9"/>
     <w:rsid w:val="00E608A4"/>
     <w:rsid w:val="00E6090E"/>
     <w:rsid w:val="00E62C90"/>
     <w:rsid w:val="00E6564C"/>
     <w:rsid w:val="00E663F0"/>
     <w:rsid w:val="00E711FC"/>
     <w:rsid w:val="00E72BFD"/>
     <w:rsid w:val="00E74433"/>
@@ -11551,109 +11055,113 @@
     <w:rsid w:val="00EA11DB"/>
     <w:rsid w:val="00EA1DBA"/>
     <w:rsid w:val="00EA3608"/>
     <w:rsid w:val="00EA3825"/>
     <w:rsid w:val="00EA4A07"/>
     <w:rsid w:val="00EA6ADA"/>
     <w:rsid w:val="00EB2554"/>
     <w:rsid w:val="00EB2FC5"/>
     <w:rsid w:val="00EB736F"/>
     <w:rsid w:val="00EC0001"/>
     <w:rsid w:val="00EC1F07"/>
     <w:rsid w:val="00ED2F59"/>
     <w:rsid w:val="00ED3B1B"/>
     <w:rsid w:val="00ED4E02"/>
     <w:rsid w:val="00ED5293"/>
     <w:rsid w:val="00ED7D20"/>
     <w:rsid w:val="00EE137F"/>
     <w:rsid w:val="00EE2B89"/>
     <w:rsid w:val="00EE2F1A"/>
     <w:rsid w:val="00EF0C13"/>
     <w:rsid w:val="00EF5ABD"/>
     <w:rsid w:val="00F003C3"/>
     <w:rsid w:val="00F0493C"/>
     <w:rsid w:val="00F12571"/>
     <w:rsid w:val="00F15932"/>
+    <w:rsid w:val="00F22877"/>
     <w:rsid w:val="00F231AE"/>
     <w:rsid w:val="00F244A3"/>
     <w:rsid w:val="00F250D6"/>
     <w:rsid w:val="00F25694"/>
     <w:rsid w:val="00F25F99"/>
     <w:rsid w:val="00F27ADE"/>
     <w:rsid w:val="00F34686"/>
+    <w:rsid w:val="00F3524D"/>
     <w:rsid w:val="00F501B9"/>
     <w:rsid w:val="00F51029"/>
     <w:rsid w:val="00F526AB"/>
     <w:rsid w:val="00F55992"/>
     <w:rsid w:val="00F71F29"/>
+    <w:rsid w:val="00F71F5D"/>
     <w:rsid w:val="00F75339"/>
     <w:rsid w:val="00F76F67"/>
     <w:rsid w:val="00F77673"/>
     <w:rsid w:val="00F810CE"/>
     <w:rsid w:val="00F838D9"/>
     <w:rsid w:val="00F84C99"/>
     <w:rsid w:val="00F86C86"/>
     <w:rsid w:val="00F91D7C"/>
     <w:rsid w:val="00F94455"/>
     <w:rsid w:val="00FA3307"/>
     <w:rsid w:val="00FA6BAC"/>
     <w:rsid w:val="00FC2F08"/>
+    <w:rsid w:val="00FD1F75"/>
     <w:rsid w:val="00FD632C"/>
     <w:rsid w:val="00FE6B39"/>
     <w:rsid w:val="00FF071A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="1A573EED"/>
   <w15:docId w15:val="{182297D0-6012-41FC-B485-DE40E2D55B15}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -12040,50 +11548,51 @@
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00E2605C"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="36"/>
       <w:szCs w:val="36"/>
       <w:lang w:val="x-none" w:eastAsia="x-none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="DefaultPara">
     <w:name w:val="Default Para"/>
@@ -12325,51 +11834,51 @@
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0029583A"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading1"/>
     <w:rsid w:val="003B43B6"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="27919787">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="1221360338">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
@@ -13094,51 +12603,51 @@
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
             <w:div w:id="416706446">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/17439760.2023.2254738" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.hoover.org/publications/defining-ideas/article/93066" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:wdamon@stanford.edu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.hoover.org/publications/defining-ideas/article/104721" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.hoover.org/publications/defining-ideas/article/120031" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.hoover.org/publications/defining-ideas/article/61751" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spectator.org/why-everyone-could-benefit-from-a-life-review/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.psychologytoday.com/us/blog/the-puzzles-your-past/202107/purpose-and-the-life-review" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.edexcellence.net/publications-issues/publications/teaching-about-911-in-2011.html" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1177/10892680251324154" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.hoover.org/publications/defining-ideas/article/120031" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:wdamon@stanford.edu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spectator.org/why-everyone-could-benefit-from-a-life-review/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.hoover.org/publications/defining-ideas/article/61751" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.edexcellence.net/publications-issues/publications/teaching-about-911-in-2011.html" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.psychologytoday.com/us/blog/the-puzzles-your-past/202107/purpose-and-the-life-review" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.hoover.org/publications/defining-ideas/article/93066" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/17439760.2023.2254738" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/10888691.2024.2403535" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.hoover.org/publications/defining-ideas/article/104721" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -13384,78 +12893,78 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>16</Pages>
-[...1 lines deleted...]
-  <Characters>30421</Characters>
+  <Pages>17</Pages>
+  <Words>5433</Words>
+  <Characters>30971</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>253</Lines>
-  <Paragraphs>71</Paragraphs>
+  <Lines>258</Lines>
+  <Paragraphs>72</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Curriculum Vitae</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Stanford University</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>35686</CharactersWithSpaces>
+  <CharactersWithSpaces>36332</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="30" baseType="variant">
       <vt:variant>
         <vt:i4>7405678</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>12</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>http://www.hoover.org/publications/defining-ideas/article/61751</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>5570585</vt:i4>
       </vt:variant>
       <vt:variant>