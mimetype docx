--- v0 (2026-05-28)
+++ v1 (2026-09-23)
@@ -1,56 +1,55 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="48D07FF5" w14:textId="77777777" w:rsidR="002B7443" w:rsidRPr="006E6FB5" w:rsidRDefault="002B7443" w:rsidP="00650D54">
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r w:rsidRPr="006E6FB5">
         <w:t>BIOGRAPHICAL SKETCH</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="01C9B6C5" w14:textId="31F2AF43" w:rsidR="002B7443" w:rsidRPr="00F7284D" w:rsidRDefault="002B7443" w:rsidP="00650D54">
       <w:pPr>
         <w:pStyle w:val="HeadingNote"/>
       </w:pPr>
       <w:r w:rsidRPr="00F7284D">
         <w:t>Provide the following information for the Senior/key personnel and other significant contributors.</w:t>
       </w:r>
       <w:r w:rsidRPr="00F7284D">
         <w:br w:type="textWrapping" w:clear="all"/>
         <w:t xml:space="preserve">Follow this format for each person.  </w:t>
       </w:r>
       <w:r w:rsidRPr="00656AB8">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>DO NOT EXCEED</w:t>
@@ -97,63 +96,55 @@
         <w:t>, James M</w:t>
       </w:r>
       <w:r w:rsidR="00650D54">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00763D1D" w:rsidRPr="00763D1D">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>D.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7FFF41C1" w14:textId="761D1230" w:rsidR="002B7443" w:rsidRPr="00D3779E" w:rsidRDefault="00763D1D" w:rsidP="00650D54">
       <w:pPr>
         <w:pStyle w:val="FormFieldCaption1"/>
         <w:pBdr>
           <w:between w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:sz w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>eRA</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> COMMONS USER NAME</w:t>
+        <w:t>eRA COMMONS USER NAME</w:t>
       </w:r>
       <w:r w:rsidR="002B7443" w:rsidRPr="00D3779E">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00763D1D">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>JIMCHANG</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="74873D9A" w14:textId="5D93373D" w:rsidR="002B7443" w:rsidRPr="00D3779E" w:rsidRDefault="00E047AD" w:rsidP="00650D54">
       <w:pPr>
         <w:pStyle w:val="FormFieldCaption1"/>
         <w:pBdr>
           <w:between w:val="single" w:sz="4" w:space="1" w:color="auto"/>
@@ -233,54 +224,54 @@
         </w:rPr>
         <w:t>EDUCATION/TRAINING</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         <w:tblCaption w:val="Education and Training Table"/>
         <w:tblDescription w:val="Enter your institution name and location, degree (if applicable), start date, end date (or expected end date), and field of study. "/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5447"/>
         <w:gridCol w:w="1463"/>
         <w:gridCol w:w="1463"/>
         <w:gridCol w:w="2631"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00763D1D" w:rsidRPr="00D3779E" w14:paraId="21BBC1F3" w14:textId="77777777" w:rsidTr="00650D54">
+      <w:tr w:rsidR="00763D1D" w:rsidRPr="00D3779E" w14:paraId="21BBC1F3" w14:textId="77777777" w:rsidTr="002308C1">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="872"/>
+          <w:trHeight w:val="890"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5447" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5DCFDE41" w14:textId="77777777" w:rsidR="00933173" w:rsidRPr="00D3779E" w:rsidRDefault="00933173" w:rsidP="00650D54">
             <w:pPr>
               <w:pStyle w:val="FormFieldCaption"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D3779E">
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>INSTITUTION AND LOCATION</w:t>
             </w:r>
@@ -545,51 +536,51 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1463" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2D032CEE" w14:textId="77777777" w:rsidR="00763D1D" w:rsidRDefault="00763D1D" w:rsidP="00650D54">
             <w:pPr>
               <w:pStyle w:val="FormFieldCaption"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:bidi="x-none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00763D1D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:bidi="x-none"/>
               </w:rPr>
               <w:t>B.A.S.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0D874BFC" w14:textId="1EF75DD4" w:rsidR="00650D54" w:rsidRPr="00763D1D" w:rsidRDefault="00650D54" w:rsidP="00650D54">
+          <w:p w14:paraId="0D874BFC" w14:textId="18FC729E" w:rsidR="00650D54" w:rsidRPr="00763D1D" w:rsidRDefault="00650D54" w:rsidP="00650D54">
             <w:pPr>
               <w:pStyle w:val="FormFieldCaption"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:bidi="x-none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:bidi="x-none"/>
               </w:rPr>
               <w:t>Fellow</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1463" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="310DA9DF" w14:textId="77777777" w:rsidR="00763D1D" w:rsidRDefault="008535D0" w:rsidP="00650D54">
             <w:pPr>
@@ -942,297 +933,265 @@
               </w:rPr>
               <w:t>Surgery/Plastic Surgery</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2303550C" w14:textId="7F09C560" w:rsidR="00650D54" w:rsidRPr="00763D1D" w:rsidRDefault="00650D54" w:rsidP="00650D54">
             <w:pPr>
               <w:pStyle w:val="FormFieldCaption"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:bidi="x-none"/>
               </w:rPr>
               <w:t>Hand/Microsurgery</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4E0866AD" w14:textId="77777777" w:rsidR="002900EE" w:rsidRDefault="002900EE" w:rsidP="00650D54">
+    <w:p w14:paraId="5AABD3ED" w14:textId="4F73EBE2" w:rsidR="00763D1D" w:rsidRPr="00763D1D" w:rsidRDefault="00763D1D" w:rsidP="00650D54">
       <w:pPr>
         <w:pStyle w:val="DataField11pt-Single"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="5AABD3ED" w14:textId="77777777" w:rsidR="00763D1D" w:rsidRPr="00763D1D" w:rsidRDefault="00763D1D" w:rsidP="00650D54">
+      <w:r w:rsidRPr="00763D1D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>A. Personal Statement</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D8DEBD2" w14:textId="1CBF28C3" w:rsidR="008535D0" w:rsidRPr="008535D0" w:rsidRDefault="008535D0" w:rsidP="00650D54">
       <w:pPr>
         <w:pStyle w:val="DataField11pt-Single"/>
         <w:rPr>
-          <w:b/>
-[...11 lines deleted...]
-    <w:p w14:paraId="6D8DEBD2" w14:textId="5B5AC121" w:rsidR="008535D0" w:rsidRPr="008535D0" w:rsidRDefault="008535D0" w:rsidP="00650D54">
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008535D0">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>I am a practicing hand and microsurgeon at the VA Palo Alto Health Care System and Stanford</w:t>
+      </w:r>
+      <w:r w:rsidR="00D16862">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> University</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008535D0">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">, with clinical interests in complex reconstruction of flexor tendons and mutilating injuries to the upper extremity.  In addition, I have directed a funded research laboratory at the VA Palo Alto Health Care System for the past </w:t>
+      </w:r>
+      <w:r w:rsidR="00D16862">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00004C14">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008535D0">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> years.  </w:t>
+      </w:r>
+      <w:r w:rsidR="00CD3D06">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">My </w:t>
+      </w:r>
+      <w:r w:rsidR="00650D54">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">current </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008535D0">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">work </w:t>
+      </w:r>
+      <w:r w:rsidR="00CD3D06">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">continues </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008535D0">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>on my previous work on growth factor technology, scarless flexor tendon healing, and tissue engineered flexor tendon grafts for hand reconstruction.  I was Research Director for the American Society for Surgery of the Hand and managed the grant portfolio and programs of this national organization.</w:t>
+      </w:r>
+      <w:r w:rsidR="00D16862">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008535D0">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> I received the ASSH Weiland Medal for </w:t>
+      </w:r>
+      <w:r w:rsidR="00D16862">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">an </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008535D0">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">outstanding </w:t>
+      </w:r>
+      <w:r w:rsidR="00D16862">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">body of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008535D0">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">research in 2011. </w:t>
+      </w:r>
+      <w:r w:rsidR="002308C1">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> My current work focuses on translating tissue engineering work in tendon-bone to clinical trials in humans.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C98387E" w14:textId="77777777" w:rsidR="000077EE" w:rsidRDefault="000077EE" w:rsidP="00650D54">
       <w:pPr>
         <w:pStyle w:val="DataField11pt-Single"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008535D0">
-[...150 lines deleted...]
-    <w:p w14:paraId="2C98387E" w14:textId="77777777" w:rsidR="000077EE" w:rsidRDefault="000077EE" w:rsidP="00650D54">
+    </w:p>
+    <w:p w14:paraId="66BBF471" w14:textId="189D00D7" w:rsidR="000077EE" w:rsidRPr="000077EE" w:rsidRDefault="000077EE" w:rsidP="00650D54">
       <w:pPr>
         <w:pStyle w:val="DataField11pt-Single"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...6 lines deleted...]
-      </w:pPr>
       <w:r w:rsidRPr="000077EE">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">These </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">four </w:t>
       </w:r>
       <w:r w:rsidRPr="000077EE">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">review publications summarize </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>my</w:t>
       </w:r>
       <w:r w:rsidRPr="000077EE">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> overall body of research:</w:t>
+        <w:t xml:space="preserve"> overall </w:t>
+      </w:r>
+      <w:r w:rsidR="00D16862">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>career</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000077EE">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D16862">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000077EE">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> research:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="72B7246A" w14:textId="7F347422" w:rsidR="000077EE" w:rsidRPr="000077EE" w:rsidRDefault="000077EE" w:rsidP="00650D54">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:ind w:left="360"/>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="000077EE">
-        <w:t>Hentz</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> V, Chang J. Tissue Engineering for Reconstruction of the Hand. </w:t>
+        <w:t xml:space="preserve">Hentz V, Chang J. Tissue Engineering for Reconstruction of the Hand. </w:t>
       </w:r>
       <w:r w:rsidRPr="00CB55CA">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>New England Journal of Medicine</w:t>
       </w:r>
       <w:r w:rsidRPr="000077EE">
         <w:t>, 344: 1547-1548, 2001.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="563142DC" w14:textId="6DAEDB2C" w:rsidR="000077EE" w:rsidRPr="000077EE" w:rsidRDefault="000077EE" w:rsidP="00650D54">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r w:rsidRPr="000077EE">
         <w:t xml:space="preserve">Hsu C, Chang J. Clinical Perspective: Growth Factors in Flexor Tendon Wound Healing: Clinical Implications. </w:t>
       </w:r>
@@ -1280,59 +1239,51 @@
         <w:rPr>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Journal of Hand Surgery</w:t>
       </w:r>
       <w:r w:rsidRPr="000077EE">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>, 31: 349-358, 2006.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E66D403" w14:textId="77777777" w:rsidR="000077EE" w:rsidRPr="000077EE" w:rsidRDefault="000077EE" w:rsidP="00650D54">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r w:rsidRPr="000077EE">
-        <w:t xml:space="preserve">Chang J. 2011 </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> Medal Paper: Studies in Flexor Tendon Reconstruction: Modulation of Tendon Repair and Tissue Engineering, </w:t>
+        <w:t xml:space="preserve">Chang J. 2011 Weiland Medal Paper: Studies in Flexor Tendon Reconstruction: Modulation of Tendon Repair and Tissue Engineering, </w:t>
       </w:r>
       <w:r w:rsidRPr="00CB55CA">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Journal of Hand Surgery</w:t>
       </w:r>
       <w:r w:rsidRPr="000077EE">
         <w:t>, 37:552-61, 2012.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3357E65F" w14:textId="77777777" w:rsidR="002900EE" w:rsidRDefault="002900EE" w:rsidP="00650D54">
       <w:pPr>
         <w:pStyle w:val="DataField11pt-Single"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0392EA19" w14:textId="77777777" w:rsidR="00763D1D" w:rsidRPr="00763D1D" w:rsidRDefault="00763D1D" w:rsidP="00650D54">
       <w:pPr>
         <w:pStyle w:val="DataField11pt-Single"/>
         <w:rPr>
           <w:b/>
@@ -1378,139 +1329,103 @@
       </w:r>
       <w:r w:rsidR="00650D54">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="006000EA">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">: Assistant Professor of Surgery [Plastic Surgery], Stanford University </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="73499E04" w14:textId="4FC35176" w:rsidR="00763D1D" w:rsidRPr="006000EA" w:rsidRDefault="00763D1D" w:rsidP="00650D54">
       <w:pPr>
         <w:pStyle w:val="DataField11pt-Single"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006000EA">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">1998-2006: Chief, Plastic &amp; Reconstructive Surgery, </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>1998-2006: Chief, Plastic &amp; Reconstructive Surgery, V.A. Palo Alto Health Care System</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="711878BE" w14:textId="77777777" w:rsidR="00CD3D06" w:rsidRDefault="00763D1D" w:rsidP="00CD3D06">
+      <w:pPr>
+        <w:pStyle w:val="DataField11pt-Single"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="006000EA">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t>V.A</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve">2002-2006: Associate Professor of Surgery [Plastic Surgery] and Orthopedic Surgery, Stanford </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2112A271" w14:textId="77777777" w:rsidR="00CD3D06" w:rsidRDefault="00763D1D" w:rsidP="00CD3D06">
+      <w:pPr>
+        <w:pStyle w:val="DataField11pt-Single"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="006000EA">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t>. Palo Alto Health Care System</w:t>
-[...8 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">2006-present: </w:t>
+      </w:r>
+      <w:r w:rsidR="00650D54">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CD3D06">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Johnson &amp; Johnson </w:t>
+      </w:r>
       <w:r w:rsidRPr="006000EA">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">2002-2006: Associate Professor of Surgery [Plastic Surgery] and Orthopedic Surgery, Stanford </w:t>
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Professor of Surgery [Plastic Surgery] </w:t>
       </w:r>
       <w:r w:rsidR="00CD3D06">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Johnson &amp; Johnson </w:t>
-[...10 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">&amp; Orthopedic Surgery, </w:t>
-      </w:r>
-[...19 lines deleted...]
-        <w:t>University</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="27EFD0FB" w14:textId="418E9762" w:rsidR="00763D1D" w:rsidRPr="006000EA" w:rsidRDefault="00CD3D06" w:rsidP="00650D54">
       <w:pPr>
         <w:pStyle w:val="DataField11pt-Single"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
@@ -1574,50 +1489,51 @@
         <w:rPr>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006000EA">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="5704AF8A" w14:textId="77777777" w:rsidR="00763D1D" w:rsidRPr="006000EA" w:rsidRDefault="00763D1D" w:rsidP="00650D54">
       <w:pPr>
         <w:pStyle w:val="DataField11pt-Single"/>
         <w:rPr>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006000EA">
         <w:rPr>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Professional Memberships</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="69CF2A2E" w14:textId="77777777" w:rsidR="00763D1D" w:rsidRPr="006000EA" w:rsidRDefault="00763D1D" w:rsidP="00650D54">
       <w:pPr>
         <w:pStyle w:val="DataField11pt-Single"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006000EA">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>Research Director – American Society for Surgery of the Hand - 2007 to 2010</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B462CD3" w14:textId="77777777" w:rsidR="00C341C1" w:rsidRDefault="00C341C1" w:rsidP="00650D54">
       <w:pPr>
         <w:pStyle w:val="DataField11pt-Single"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -1756,311 +1672,269 @@
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006000EA">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>Member – Plastic Surgery Research Council</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="542E5A38" w14:textId="77777777" w:rsidR="00763D1D" w:rsidRDefault="00763D1D" w:rsidP="00650D54">
       <w:pPr>
         <w:pStyle w:val="DataField11pt-Single"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006000EA">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>Fellow - American College of Surgeons</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11480BFC" w14:textId="1F6EEC30" w:rsidR="00763D1D" w:rsidRDefault="00CD3D06" w:rsidP="00650D54">
+    <w:p w14:paraId="11480BFC" w14:textId="4ACC01C2" w:rsidR="00763D1D" w:rsidRDefault="00CD3D06" w:rsidP="00650D54">
       <w:pPr>
         <w:pStyle w:val="DataField11pt-Single"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t>President-Elect – American Society for Surgery of the Hand</w:t>
+        <w:t>President</w:t>
+      </w:r>
+      <w:r w:rsidR="00D16862">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>– American Society for Surgery of the Hand</w:t>
+      </w:r>
+      <w:r w:rsidR="00D16862">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – 2017 to 2018</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="397382D5" w14:textId="77777777" w:rsidR="00CD3D06" w:rsidRPr="00763D1D" w:rsidRDefault="00CD3D06" w:rsidP="00650D54">
       <w:pPr>
         <w:pStyle w:val="DataField11pt-Single"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="14007CC5" w14:textId="77777777" w:rsidR="00763D1D" w:rsidRPr="00763D1D" w:rsidRDefault="00763D1D" w:rsidP="00650D54">
+    <w:p w14:paraId="14007CC5" w14:textId="77777777" w:rsidR="00763D1D" w:rsidRPr="00582D07" w:rsidRDefault="00763D1D" w:rsidP="00650D54">
       <w:pPr>
         <w:pStyle w:val="DataField11pt-Single"/>
         <w:rPr>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00582D07">
+        <w:rPr>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Honors</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71BF4A36" w14:textId="77777777" w:rsidR="00763D1D" w:rsidRPr="00C341C1" w:rsidRDefault="00763D1D" w:rsidP="00650D54">
+      <w:pPr>
+        <w:pStyle w:val="DataField11pt-Single"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C341C1">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>2011 ASSH Weiland Medal for Outstanding Research</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E6FA5FF" w14:textId="77777777" w:rsidR="00C341C1" w:rsidRPr="00C341C1" w:rsidRDefault="00C341C1" w:rsidP="00650D54">
+      <w:pPr>
+        <w:pStyle w:val="DataField11pt-Single"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C341C1">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>2012 ASSH Meeting Joseph Boyes Best Resident/Fellow Paper Award [Dr. Taliah Schmitt]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46B33A54" w14:textId="3F959340" w:rsidR="00C341C1" w:rsidRPr="00C341C1" w:rsidRDefault="00C341C1" w:rsidP="00650D54">
+      <w:pPr>
+        <w:pStyle w:val="DataField11pt-Single"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C341C1">
+        <w:t>2007 ASSH Meeting Joseph Boyes Best Resident Paper Award [Dr. Jonathan Riboh]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="528EDFBE" w14:textId="77777777" w:rsidR="00763D1D" w:rsidRPr="00C341C1" w:rsidRDefault="00763D1D" w:rsidP="00650D54">
+      <w:pPr>
+        <w:pStyle w:val="DataField11pt-Single"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C341C1">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>2006 ASSH Sterling Bunnell Traveling Fellowship</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E2A6C0A" w14:textId="77777777" w:rsidR="00763D1D" w:rsidRPr="00C341C1" w:rsidRDefault="00763D1D" w:rsidP="00650D54">
+      <w:pPr>
+        <w:pStyle w:val="DataField11pt-Single"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C341C1">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>2004 CSPS Meeting Best Resident Paper Award [Dr. Steven Bates]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C7FAAAD" w14:textId="77777777" w:rsidR="00763D1D" w:rsidRPr="00C341C1" w:rsidRDefault="00763D1D" w:rsidP="00650D54">
+      <w:pPr>
+        <w:pStyle w:val="DataField11pt-Single"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C341C1">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>2003 Royal College of Surgeons Foundation Traveling Lectureship</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58C39007" w14:textId="77777777" w:rsidR="00763D1D" w:rsidRPr="00C341C1" w:rsidRDefault="00763D1D" w:rsidP="00650D54">
+      <w:pPr>
+        <w:pStyle w:val="DataField11pt-Single"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C341C1">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>2001 PSRC Meeting Snyder Plastic Surgery Resident Paper Award [Dr. Matthew Klein]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0589585A" w14:textId="77777777" w:rsidR="00763D1D" w:rsidRPr="00C341C1" w:rsidRDefault="00763D1D" w:rsidP="00650D54">
+      <w:pPr>
+        <w:pStyle w:val="DataField11pt-Single"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="010F1AEA" w14:textId="0333D8AB" w:rsidR="00763D1D" w:rsidRDefault="00763D1D" w:rsidP="00650D54">
+      <w:pPr>
+        <w:pStyle w:val="DataField11pt-Single"/>
+        <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00763D1D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:u w:val="single"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="71BF4A36" w14:textId="77777777" w:rsidR="00763D1D" w:rsidRPr="00C341C1" w:rsidRDefault="00763D1D" w:rsidP="00650D54">
+        </w:rPr>
+        <w:t xml:space="preserve">C. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Contribution to Science </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00763D1D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">(Selected from </w:t>
+      </w:r>
+      <w:r w:rsidR="00241DD6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>over 200</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00763D1D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> peer-reviewed publications)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="534E0095" w14:textId="77777777" w:rsidR="00582D07" w:rsidRDefault="00582D07" w:rsidP="00650D54">
       <w:pPr>
         <w:pStyle w:val="DataField11pt-Single"/>
         <w:rPr>
-          <w:bCs/>
-[...178 lines deleted...]
-        <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00763D1D">
-[...30 lines deleted...]
-    <w:p w14:paraId="3B88288C" w14:textId="0D0F4DE9" w:rsidR="00763D1D" w:rsidRDefault="002A05D8" w:rsidP="00650D54">
+    </w:p>
+    <w:p w14:paraId="3B88288C" w14:textId="36180A40" w:rsidR="00763D1D" w:rsidRDefault="002A05D8" w:rsidP="00650D54">
       <w:pPr>
         <w:pStyle w:val="DataField11pt-Single"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>1. Innovations for improvement of clinical outcomes of hand trauma reconstruction</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F7C801A" w14:textId="25E4D76C" w:rsidR="00650D54" w:rsidRPr="00650D54" w:rsidRDefault="004A309E" w:rsidP="00650D54">
       <w:pPr>
         <w:pStyle w:val="DataField11pt-Single"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -2098,397 +1972,312 @@
       <w:r w:rsidRPr="00CB55CA">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Plastic &amp; Reconstructive Surgery</w:t>
       </w:r>
       <w:r>
         <w:t>, 112: 498-503, 2003</w:t>
       </w:r>
       <w:r w:rsidRPr="00CB55CA">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00B96956">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B96956" w:rsidRPr="00B96956">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>PMID</w:t>
-[...8 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>PMID:12900607</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="2C46E6D6" w14:textId="58D58B02" w:rsidR="00CB55CA" w:rsidRPr="00B96956" w:rsidRDefault="002A05D8" w:rsidP="00650D54">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Chang J, Jones NF. Twelve Simple Maneuvers to Optimize Digital Replantation. </w:t>
       </w:r>
       <w:r w:rsidRPr="00CB55CA">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Techniques in Hand and Upper Extremity Surgery</w:t>
       </w:r>
       <w:r>
         <w:t>, 8:161-166, 2004.</w:t>
       </w:r>
       <w:r w:rsidR="00B96956" w:rsidRPr="00B96956">
         <w:rPr>
           <w:rFonts w:ascii="Times" w:hAnsi="Times"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B96956" w:rsidRPr="00B96956">
-        <w:t>PMID</w:t>
-[...5 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>PMID:16518109</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="37126307" w14:textId="71636031" w:rsidR="00CB55CA" w:rsidRDefault="00CB55CA" w:rsidP="00650D54">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Riboh</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> J, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Nigriny</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> J, Chong AK, </w:t>
       </w:r>
       <w:r w:rsidR="004A309E">
         <w:t>et al</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">. Optimization of Microsurgery: Improved Coverage of the </w:t>
-[...23 lines deleted...]
-        <w:t xml:space="preserve"> Fascia. </w:t>
+        <w:t xml:space="preserve">. Optimization of Microsurgery: Improved Coverage of the Latissimus Dorsi Vascular Pedicle with Vascularized Serratus Fascia. </w:t>
       </w:r>
       <w:r w:rsidRPr="00CB55CA">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Annals of Plastic Surgery</w:t>
       </w:r>
       <w:r>
         <w:t>, 58: 109-111, 2007.</w:t>
       </w:r>
       <w:r w:rsidR="00B96956">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B96956" w:rsidRPr="00B96956">
-        <w:t>PMID</w:t>
-[...5 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>PMID:17197954</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="1E6F950D" w14:textId="1BA5CBE1" w:rsidR="00CB55CA" w:rsidRDefault="00CB55CA" w:rsidP="00650D54">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Friedrich J, Pederson C, Bishop A, </w:t>
       </w:r>
       <w:r w:rsidR="004A309E">
         <w:t>et al</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">.  New Workhorse Flaps for Hand Reconstruction, </w:t>
       </w:r>
       <w:r w:rsidRPr="00CB55CA">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Hand</w:t>
       </w:r>
       <w:r>
         <w:t>, 7:45-54, 2012.</w:t>
       </w:r>
       <w:r w:rsidR="00B96956">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B96956" w:rsidRPr="00B96956">
-        <w:t>PMID</w:t>
-[...5 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>PMID:23449685</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="0575A388" w14:textId="77777777" w:rsidR="002A05D8" w:rsidRDefault="002A05D8" w:rsidP="00650D54">
       <w:pPr>
         <w:pStyle w:val="DataField11pt-Single"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1F2C8B49" w14:textId="0714BC7E" w:rsidR="002A05D8" w:rsidRDefault="002A05D8" w:rsidP="00650D54">
       <w:pPr>
         <w:pStyle w:val="DataField11pt-Single"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>2. Growth factor modulation in flexor tendon wound healing</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5729020E" w14:textId="1DB58131" w:rsidR="004A309E" w:rsidRPr="004A309E" w:rsidRDefault="004A309E" w:rsidP="00650D54">
       <w:pPr>
         <w:pStyle w:val="DataField11pt-Single"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">My laboratory has found that several growth factors are </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> after flexor tendon injury and repair. These differences in growth factors were utilized to develop strategies to limit their effect on adhesion formation.  Importantly, I was able to show that soluble agents such as mannose-6-phosphate could inhibit TGF-Beta’s effects on tendon scar formation. This is now used in clinical trials of wound healing and will hopefully translate to clinical use in hand surgery.</w:t>
+        <w:t>My laboratory has found that several growth factors are upregulated after flexor tendon injury and repair. These differences in growth factors were utilized to develop strategies to limit their effect on adhesion formation.  Importantly, I was able to show that soluble agents such as mannose-6-phosphate could inhibit TGF-Beta’s effects on tendon scar formation. This is now used in clinical trials of wound healing and will hopefully translate to clinical use in hand surgery.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="42C9451C" w14:textId="35783C17" w:rsidR="00CB55CA" w:rsidRDefault="002A05D8" w:rsidP="00650D54">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Chang J, Most D, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Stelnicki</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> E, et al. Gene Expression of Transforming Growth Factor Beta-1 in Rabbit Zone II Flexor Tendon Wound Healing: Evidence For Dual Mechanisms of Repair.  </w:t>
       </w:r>
       <w:r w:rsidRPr="00CB55CA">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Plastic &amp; Reconstructive Surgery</w:t>
       </w:r>
       <w:r>
         <w:t>, 100: 937-944, 1997.</w:t>
       </w:r>
       <w:r w:rsidR="00B96956">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B96956" w:rsidRPr="00B96956">
-        <w:t>PMID</w:t>
-[...5 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>PMID:9290662</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="3E6D094E" w14:textId="1B12DF00" w:rsidR="00CB55CA" w:rsidRDefault="002A05D8" w:rsidP="00650D54">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Chang J, Most D, </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> B, et al. Molecular Studies in Flexor Tendon Wound Healing: The Role of Basic Fibroblast Growth Factor.  </w:t>
+        <w:t xml:space="preserve">Chang J, Most D, Mehrara B, et al. Molecular Studies in Flexor Tendon Wound Healing: The Role of Basic Fibroblast Growth Factor.  </w:t>
       </w:r>
       <w:r w:rsidRPr="00CB55CA">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Journal of Hand Surgery</w:t>
       </w:r>
       <w:r>
         <w:t>, 23A: 1052-1058, 1998.</w:t>
       </w:r>
       <w:r w:rsidR="00B96956">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B96956" w:rsidRPr="00B96956">
-        <w:t>PMID</w:t>
-[...5 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>PMID:9848558</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="4B9F451A" w14:textId="285D455C" w:rsidR="00CB55CA" w:rsidRDefault="002A05D8" w:rsidP="004A309E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Chang J, Thunder R, Most, D, et al.  Studies in Flexor Tendon Wound Healing: Neutralizing Antibody to TGF-Beta 1 Increases Post-operative Range of Motion.  </w:t>
       </w:r>
       <w:r w:rsidRPr="00CB55CA">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Plastic &amp; Reconstructive Surgery</w:t>
       </w:r>
       <w:r>
         <w:t>, 105: 148-155, 2000.</w:t>
       </w:r>
       <w:r w:rsidR="00B96956">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B96956" w:rsidRPr="00B96956">
-        <w:t>PMID</w:t>
-[...5 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>PMID:10626983</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="4B6C7557" w14:textId="36CE6597" w:rsidR="002A05D8" w:rsidRPr="000E1EA1" w:rsidRDefault="002A05D8" w:rsidP="00650D54">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Bates SJ, Morrow E, Zhang AY, </w:t>
       </w:r>
       <w:r w:rsidR="004A309E">
         <w:t>et al</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. Mannose-6-Phosphate, An Inhibitor of TGF-Beta, </w:t>
       </w:r>
       <w:r w:rsidR="001A2C58">
         <w:t xml:space="preserve">Improves Flexor Tendon Repair. </w:t>
       </w:r>
       <w:r w:rsidRPr="00CB55CA">
@@ -2497,322 +2286,218 @@
         </w:rPr>
         <w:t xml:space="preserve">Journal of Bone and Joint Surgery </w:t>
       </w:r>
       <w:r w:rsidRPr="00CB55CA">
         <w:rPr>
           <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande"/>
           <w:color w:val="000000"/>
           <w:sz w:val="26"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="00CB55CA">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Am), </w:t>
       </w:r>
       <w:r w:rsidRPr="000E1EA1">
         <w:t>88: 2465-72, 2006.</w:t>
       </w:r>
       <w:r w:rsidR="00B96956">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B96956" w:rsidRPr="00B96956">
-        <w:t>PMID</w:t>
-[...5 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>PMID:17079405</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="0AE8265F" w14:textId="77777777" w:rsidR="002A05D8" w:rsidRDefault="002A05D8" w:rsidP="00650D54">
       <w:pPr>
         <w:pStyle w:val="DataField11pt-Single"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="418FE72B" w14:textId="0DB44A5B" w:rsidR="002A05D8" w:rsidRDefault="002A05D8" w:rsidP="00650D54">
       <w:pPr>
         <w:pStyle w:val="DataField11pt-Single"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>3. Education and surgical simulation to improve flexor tendon surgery</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E2DA28D" w14:textId="1AABFF18" w:rsidR="002900EE" w:rsidRPr="002900EE" w:rsidRDefault="002900EE" w:rsidP="00650D54">
       <w:pPr>
         <w:pStyle w:val="DataField11pt-Single"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">An important aspect of my work has been focused hand surgery education.  Because my area of clinical and basic research expertise is </w:t>
-[...27 lines deleted...]
-        <w:t xml:space="preserve"> been adopted by training programs around the world.</w:t>
+        <w:t>An important aspect of my work has been focused hand surgery education.  Because my area of clinical and basic research expertise is flexor tendons, I have written extensively on best treatment algorithms for these disorders.  I have developed models for teaching optimal techniques of flexor tendon repair that have been adopted by training programs around the world.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="183F223F" w14:textId="29A30A5C" w:rsidR="00CB55CA" w:rsidRDefault="00CB55CA" w:rsidP="002900EE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Bari S, </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> B, Chang J. </w:t>
+        <w:t xml:space="preserve">Bari S, Woon C, Pridgen B, Chang J. </w:t>
       </w:r>
       <w:r w:rsidR="002900EE">
         <w:t xml:space="preserve">Overcoming the learning curve: </w:t>
       </w:r>
       <w:r w:rsidRPr="005F1357">
         <w:t>A Curriculum-based Simulation Model for Teaching Zone II Flexor Tendon Repairs</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00CB55CA">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Plastic &amp; Reconstructive Surgery</w:t>
       </w:r>
       <w:r>
         <w:t>, 130:381-387, 2012.</w:t>
       </w:r>
       <w:r w:rsidR="002900EE">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002900EE" w:rsidRPr="002900EE">
-        <w:t>PMID</w:t>
-[...5 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>PMID:22495211</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="49119C55" w14:textId="21A23497" w:rsidR="00CB55CA" w:rsidRDefault="00CB55CA" w:rsidP="002900EE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Farnebo</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> S, Chang J</w:t>
       </w:r>
       <w:r w:rsidRPr="00BE06F1">
         <w:t>.  Practical Management of Tendon Disorders in the Hand</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
       <w:r w:rsidRPr="00CB55CA">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Plastic &amp; Reconstructive Surgery</w:t>
       </w:r>
       <w:r w:rsidRPr="00BE06F1">
         <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 132:841e, 2013.</w:t>
       </w:r>
       <w:r w:rsidR="002900EE" w:rsidRPr="002900EE">
         <w:rPr>
           <w:rFonts w:ascii="Times" w:hAnsi="Times"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002900EE" w:rsidRPr="002900EE">
-        <w:t>PMID</w:t>
-[...5 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>PMID:24165636</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="5370DFCF" w14:textId="2072C9BF" w:rsidR="00CB55CA" w:rsidRPr="00CB55CA" w:rsidRDefault="002900EE" w:rsidP="00650D54">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="270"/>
         </w:tabs>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:cs="Helvetica"/>
           <w:bCs/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Helvetica"/>
           <w:bCs/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00CB55CA" w:rsidRPr="00CB55CA">
         <w:rPr>
           <w:rFonts w:cs="Helvetica"/>
           <w:bCs/>
           <w:szCs w:val="30"/>
         </w:rPr>
-        <w:t>Chattopadhyay</w:t>
-[...44 lines deleted...]
-        <w:t xml:space="preserve"> E, Chang J. Principles of Tendon Reconstruction Following Complex Trauma of the Upper Limb. </w:t>
+        <w:t xml:space="preserve">Chattopadhyay A, McGoldrick R, Umansky E, Chang J. Principles of Tendon Reconstruction Following Complex Trauma of the Upper Limb. </w:t>
       </w:r>
       <w:r w:rsidR="00B96956">
         <w:rPr>
           <w:rFonts w:cs="Helvetica"/>
           <w:bCs/>
           <w:szCs w:val="30"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Seminars in</w:t>
       </w:r>
       <w:r w:rsidR="00CB55CA" w:rsidRPr="00B96956">
         <w:rPr>
           <w:rFonts w:cs="Helvetica"/>
           <w:bCs/>
           <w:szCs w:val="30"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> Plastic Surgery</w:t>
       </w:r>
       <w:r w:rsidR="00B96956" w:rsidRPr="002900EE">
         <w:rPr>
           <w:rFonts w:cs="Helvetica"/>
           <w:bCs/>
           <w:szCs w:val="30"/>
         </w:rPr>
@@ -2841,347 +2526,276 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="58954F76" w14:textId="1B653C66" w:rsidR="002A05D8" w:rsidRDefault="002A05D8" w:rsidP="00650D54">
       <w:pPr>
         <w:pStyle w:val="DataField11pt-Single"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>4. Tissue engineering of flexor tendons</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6330130C" w14:textId="4DFAA2BE" w:rsidR="00B14B06" w:rsidRPr="00B14B06" w:rsidRDefault="00B14B06" w:rsidP="00650D54">
+    <w:p w14:paraId="6330130C" w14:textId="14B4B671" w:rsidR="00B14B06" w:rsidRPr="00B14B06" w:rsidRDefault="00B14B06" w:rsidP="00650D54">
       <w:pPr>
         <w:pStyle w:val="DataField11pt-Single"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">My laboratory has focused on the tissue engineering of flexor tendons for the past ten years.  My group was the first </w:t>
+        <w:t>My laboratory has focused on the tissue engineering of flexor tendons for the past t</w:t>
+      </w:r>
+      <w:r w:rsidR="00D16862">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>welve</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> years.  My group was the first use decellularized tendons as a scaffold for reseeding.  This has led to a patented method of decellularization, and extensive work on optimizing reseeding.  We are now embarking on clinical trials using </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t>use decellularized</w:t>
+        <w:t>these tissue</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> tendons as a scaffold for reseeding.  This has led to a patented method of decellularization, and extensive work on optimizing reseeding.  We are now embarking on clinical trials using these tissue engineered human flexor tendons</w:t>
+        <w:t xml:space="preserve"> engineered human flexor tendons</w:t>
+      </w:r>
+      <w:r w:rsidR="00D16862">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B58C7AD" w14:textId="6679B0DC" w:rsidR="00CB55CA" w:rsidRDefault="002A05D8" w:rsidP="00B14B06">
       <w:pPr>
         <w:pStyle w:val="DataField11pt-Single"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Costa MA, Wu C, Pham BV, Chong A, Pham HM, Chang J. Tissue Engineering of Flexor Tendons: Optimization of </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> Proliferation Using Growth Factor Supplementation. </w:t>
+        <w:t xml:space="preserve">Costa MA, Wu C, Pham BV, Chong A, Pham HM, Chang J. Tissue Engineering of Flexor Tendons: Optimization of Tenocyte Proliferation Using Growth Factor Supplementation. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Tissue Engineering</w:t>
       </w:r>
       <w:r>
         <w:t>, 12: 1937-1943, 2006</w:t>
       </w:r>
       <w:r w:rsidR="00CB55CA">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00B14B06">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B14B06" w:rsidRPr="00B14B06">
-        <w:t>PMID</w:t>
-[...5 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>PMID:16889523</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="799B1049" w14:textId="77777777" w:rsidR="00B14B06" w:rsidRPr="00B14B06" w:rsidRDefault="00CB55CA" w:rsidP="00B14B06">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Riboh</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
-        <w:t xml:space="preserve"> J, Chong A, Pham H, </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> M, Jacobs C, Chang J. Optimization of Flexor Tendon Tissue Engineering With a Cyclic Strain Bioreactor. </w:t>
+        <w:t xml:space="preserve"> J, Chong A, Pham H, Longaker M, Jacobs C, Chang J. Optimization of Flexor Tendon Tissue Engineering With a Cyclic Strain Bioreactor. </w:t>
       </w:r>
       <w:r w:rsidRPr="00B96956">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Journal of Hand Surgery</w:t>
       </w:r>
       <w:r>
         <w:t>, 33A: 1388-1396, 2008.</w:t>
       </w:r>
       <w:r w:rsidR="00B14B06">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B14B06" w:rsidRPr="00B14B06">
         <w:t>PMID:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A5C6F5B" w14:textId="39DAFB77" w:rsidR="00CB55CA" w:rsidRDefault="00B14B06" w:rsidP="00B14B06">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r w:rsidRPr="00B14B06">
         <w:t>18929207</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6728A3EA" w14:textId="2960FEF5" w:rsidR="00CB55CA" w:rsidRPr="00CE65CE" w:rsidRDefault="00CB55CA" w:rsidP="00B14B06">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:ind w:left="360"/>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...21 lines deleted...]
-        <w:t xml:space="preserve"> B, Pham H, Chang J. 3D Construct Bioreactor Conditioning in Human Tendon Tissue Engineering, </w:t>
+      <w:r>
+        <w:t xml:space="preserve">Woon C, Kraus A, Raghavan S, Pridgen B, Pham H, Chang J. 3D Construct Bioreactor Conditioning in Human Tendon Tissue Engineering, </w:t>
       </w:r>
       <w:r w:rsidRPr="00B96956">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Tissue Engineering</w:t>
       </w:r>
       <w:r w:rsidRPr="00CE65CE">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00CE65CE">
         <w:rPr>
           <w:rStyle w:val="author"/>
         </w:rPr>
         <w:t>17</w:t>
       </w:r>
       <w:r w:rsidRPr="00CE65CE">
         <w:rPr>
           <w:rStyle w:val="HTMLCite"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B96956">
         <w:rPr>
           <w:rStyle w:val="HTMLCite"/>
           <w:i w:val="0"/>
         </w:rPr>
         <w:t>(19-20): 2561-72</w:t>
       </w:r>
       <w:r w:rsidRPr="00CE65CE">
         <w:rPr>
           <w:rStyle w:val="HTMLCite"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00CE65CE">
         <w:rPr>
           <w:rStyle w:val="year"/>
         </w:rPr>
         <w:t>2011.</w:t>
       </w:r>
       <w:r w:rsidR="00B14B06">
         <w:rPr>
           <w:rStyle w:val="year"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B14B06" w:rsidRPr="00B14B06">
-        <w:t>PMID</w:t>
-[...5 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>PMID:21612572</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="62914951" w14:textId="61DB6A8F" w:rsidR="00B14B06" w:rsidRPr="00B14B06" w:rsidRDefault="00CB55CA" w:rsidP="00B14B06">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:ind w:left="360"/>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...21 lines deleted...]
-        <w:t xml:space="preserve"> J, Lindsey D, Pham H, Chang J. F</w:t>
+      <w:r>
+        <w:t>Pridgen B, Woon, C, Kim M, Thorfinn J, Lindsey D, Pham H, Chang J. F</w:t>
       </w:r>
       <w:r w:rsidRPr="00523D64">
-        <w:t xml:space="preserve">lexor Tendon Tissue Engineering: </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> of Human Flexor Tendons With Preservation of Biomechanical Properties and Biocompatibility</w:t>
+        <w:t>lexor Tendon Tissue Engineering: Acellularization of Human Flexor Tendons With Preservation of Biomechanical Properties and Biocompatibility</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00B96956">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Tissue Engineering</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00935B34">
-        <w:t>17(8)</w:t>
-[...7 lines deleted...]
-        <w:t>-28</w:t>
+        <w:t>17(8):819-28</w:t>
       </w:r>
       <w:r>
         <w:t>, 2011.</w:t>
       </w:r>
       <w:r w:rsidR="00B14B06">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B14B06" w:rsidRPr="00B14B06">
-        <w:t>PMID</w:t>
-[...5 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>PMID:21548795</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="10FD30E7" w14:textId="77777777" w:rsidR="00CB55CA" w:rsidRPr="00B14B06" w:rsidRDefault="00CB55CA" w:rsidP="00B14B06">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:ind w:left="360"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5D4DFE3F" w14:textId="36C3CA78" w:rsidR="002A05D8" w:rsidRDefault="002A05D8" w:rsidP="00650D54">
       <w:pPr>
         <w:pStyle w:val="DataField11pt-Single"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>5. Tissue engineering of tendon-bone interfaces</w:t>
@@ -3191,226 +2805,179 @@
       <w:pPr>
         <w:pStyle w:val="DataField11pt-Single"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>The newest, exciting area of focus is the use of tissue engineered tendon-bone interfaces in extremity reconstruction. My laboratory has found a novel way to decellularize, and then reseed, the entire tendon bone interface consisting of tendon, fibrocartilage, and bone.  This has wide impact because it allows the replacement of an entire complex structure such as the flexor tendon and distal phalanx together.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1EB74AED" w14:textId="1D4C9CFA" w:rsidR="002A05D8" w:rsidRPr="00B96956" w:rsidRDefault="00CB55CA" w:rsidP="00B14B06">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Bronstein J, </w:t>
+        <w:t xml:space="preserve">Bronstein J, Woon C, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
-        <w:t>Woon</w:t>
+        <w:t>Farnebo</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
-        <w:t xml:space="preserve"> C, </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> A, Schmitt T, Pham H, Castillo A, Chang J. </w:t>
+        <w:t xml:space="preserve"> S, Behn A, Schmitt T, Pham H, Castillo A, Chang J. </w:t>
       </w:r>
       <w:r w:rsidRPr="009D5027">
         <w:t>Tissue Engineering of Human Tendon-Bone Interfaces: Physicochemical Decellularization of Composite Flexor Tendon and Bone</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00B96956">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Plastic and Reconstructive Surgery</w:t>
       </w:r>
       <w:r>
         <w:t>, 132: 94-102, 2013.</w:t>
       </w:r>
       <w:r w:rsidR="00B14B06">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B14B06" w:rsidRPr="00B14B06">
-        <w:t>PMID</w:t>
-[...5 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>PMID:23806913</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="7AACC948" w14:textId="3719D7EF" w:rsidR="00CB55CA" w:rsidRDefault="00CB55CA" w:rsidP="00B14B06">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Farnebo</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
-        <w:t xml:space="preserve"> S, </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> C, Bronstein J, Schmitt T, Lindsey D, Pham H, Castillo A, Chang J.  </w:t>
+        <w:t xml:space="preserve"> S, Woon C, Bronstein J, Schmitt T, Lindsey D, Pham H, Castillo A, Chang J.  </w:t>
       </w:r>
       <w:r w:rsidRPr="00292D0A">
         <w:t>Decellularized Tendon-Bone Composite Grafts for Extremity Reconstruction – An Experimental Study</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00B96956">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Plastic &amp; Reconstructive Surgery,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 133: 79-89, 2014.</w:t>
       </w:r>
       <w:r w:rsidR="00B14B06">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B14B06" w:rsidRPr="00B14B06">
-        <w:t>PMID</w:t>
-[...5 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>PMID:24374670</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="50E42F89" w14:textId="5E03366F" w:rsidR="00CB55CA" w:rsidRDefault="00CB55CA" w:rsidP="00B14B06">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Fox P, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Farnebo</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> S, Lindsey D, Chang J, Schmitt T, Chang J.   Decellularized Human Tendon-Bone Grafts for Composite Flexor Tendon Reconstruction: A Cadaveric Model of Initial Mechanical Properties, </w:t>
       </w:r>
       <w:r w:rsidRPr="00B96956">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Journal of Hand Surgery, </w:t>
       </w:r>
       <w:r>
         <w:t>38: 2323-8, 2013.</w:t>
       </w:r>
       <w:r w:rsidR="00B14B06">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B14B06" w:rsidRPr="00B14B06">
-        <w:t>PMID</w:t>
-[...7 lines deleted...]
-    <w:p w14:paraId="2915D6E8" w14:textId="77777777" w:rsidR="00B14B06" w:rsidRDefault="00CB55CA" w:rsidP="00650D54">
+        <w:t>PMID:24055133</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73C32E36" w14:textId="084C37FF" w:rsidR="00A94AB6" w:rsidRDefault="00CB55CA" w:rsidP="00A94AB6">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Farnebo</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
-        <w:t xml:space="preserve"> S, </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> CY, Kim M, Pham H, Chang J. Reconstruction of the Tendon-Bone Insertion with </w:t>
+        <w:t xml:space="preserve"> S, Woon CY, Kim M, Pham H, Chang J. Reconstruction of the Tendon-Bone Insertion with </w:t>
       </w:r>
       <w:r w:rsidRPr="004E15E7">
         <w:t xml:space="preserve">Decellularized </w:t>
       </w:r>
       <w:r>
         <w:t>T</w:t>
       </w:r>
       <w:r w:rsidRPr="004E15E7">
         <w:t xml:space="preserve">endon-bone </w:t>
       </w:r>
       <w:r>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidRPr="004E15E7">
         <w:t xml:space="preserve">omposite </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Grafts: </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Comparision</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
@@ -3425,854 +2992,985 @@
       <w:r w:rsidRPr="004E15E7">
         <w:t xml:space="preserve">onventional </w:t>
       </w:r>
       <w:r>
         <w:t>R</w:t>
       </w:r>
       <w:r w:rsidRPr="004E15E7">
         <w:t>epair</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00B96956">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Journal of Hand Surgery</w:t>
       </w:r>
       <w:r>
         <w:t>, 39: 65-74, 2014.</w:t>
       </w:r>
       <w:r w:rsidR="00B14B06">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B14B06" w:rsidRPr="00B14B06">
-        <w:t>PMID</w:t>
-[...8 lines deleted...]
-      <w:pPr>
+        <w:t>PMID:24246756</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F0CDBD2" w14:textId="77777777" w:rsidR="00A94AB6" w:rsidRDefault="00A94AB6" w:rsidP="00A94AB6">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
-        <w:rPr>
-[...5 lines deleted...]
-    <w:p w14:paraId="534142CC" w14:textId="6B864003" w:rsidR="00F41B51" w:rsidRDefault="00F41B51" w:rsidP="00F41B51">
+        <w:ind w:left="360"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="40D004A8" w14:textId="568BEE05" w:rsidR="009D2CE1" w:rsidRPr="00A94AB6" w:rsidRDefault="00A94AB6" w:rsidP="009D2CE1">
       <w:pPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
-      </w:pPr>
-[...30 lines deleted...]
-        <w:r w:rsidR="00F41B51" w:rsidRPr="00F41B51">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r w:rsidRPr="0090578B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://www.ncbi.nlm.nih.gov/sites/myncbi/12Mlx0wkbCzQ7/bibliography/52533274/public/?sort=date&amp;direction=ascending</w:t>
         </w:r>
       </w:hyperlink>
-    </w:p>
-    <w:p w14:paraId="40DD39CA" w14:textId="77777777" w:rsidR="00C42067" w:rsidRDefault="00C42067" w:rsidP="00C42067">
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A94AB6">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A94AB6">
+        <w:rPr>
+          <w:i/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Complete List of Published Work in NCBI </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A94AB6">
+        <w:rPr>
+          <w:i/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>MyBibliography</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A94AB6">
+        <w:rPr>
+          <w:i/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40DD39CA" w14:textId="77777777" w:rsidR="00C42067" w:rsidRPr="00A94AB6" w:rsidRDefault="00C42067" w:rsidP="00C42067">
       <w:pPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="2C331169" w14:textId="45E23A54" w:rsidR="00763D1D" w:rsidRPr="00B14B06" w:rsidRDefault="00763D1D" w:rsidP="00B14B06">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C331169" w14:textId="2747599E" w:rsidR="00763D1D" w:rsidRPr="00B14B06" w:rsidRDefault="00763D1D" w:rsidP="00B14B06">
       <w:pPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
       </w:pPr>
       <w:r w:rsidRPr="00B14B06">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>D. Research Support</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E2FA9F5" w14:textId="77777777" w:rsidR="00763D1D" w:rsidRPr="00763D1D" w:rsidRDefault="00763D1D" w:rsidP="00650D54">
-[...24 lines deleted...]
-    <w:p w14:paraId="57C090EF" w14:textId="0D1D2AB1" w:rsidR="00B53D89" w:rsidRPr="00B53D89" w:rsidRDefault="00B53D89" w:rsidP="00B53D89">
+    <w:p w14:paraId="423C5F74" w14:textId="77777777" w:rsidR="002308C1" w:rsidRPr="00B53D89" w:rsidRDefault="002308C1" w:rsidP="00B53D89">
       <w:pPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
       </w:pPr>
-      <w:r w:rsidRPr="00B53D89">
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E727149" w14:textId="38449793" w:rsidR="00763D1D" w:rsidRDefault="00763D1D" w:rsidP="00650D54">
+      <w:pPr>
+        <w:pStyle w:val="DataField11pt-Single"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00763D1D">
         <w:rPr>
           <w:bCs/>
-        </w:rPr>
-[...35 lines deleted...]
-    <w:p w14:paraId="4B8B1460" w14:textId="77777777" w:rsidR="00AD5F16" w:rsidRDefault="00AD5F16" w:rsidP="00650D54">
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Completed Research Support</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13F1333D" w14:textId="77777777" w:rsidR="00241DD6" w:rsidRDefault="00241DD6" w:rsidP="00241DD6">
       <w:pPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="232993F0" w14:textId="77777777" w:rsidR="00B53D89" w:rsidRPr="00AD5F16" w:rsidRDefault="00B53D89" w:rsidP="00650D54">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B53D89">
+        <w:lastRenderedPageBreak/>
+        <w:t>2015 VA RR&amp;D Merit Review Grant – $600,000. – [</w:t>
+      </w:r>
+      <w:r>
+        <w:t>20</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53D89">
+        <w:t>15-</w:t>
+      </w:r>
+      <w:r>
+        <w:t>20</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53D89">
+        <w:t xml:space="preserve">19] – “Tendon-Bone Construct Tissue Engineering for Extremity Reconstruction” </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00763D1D">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">This VA grant </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>is a continuation of our work</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00763D1D">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> on developing tissue engineered human tendon grafts </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>for</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00763D1D">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> patients with mutilating hand injuries.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="695C45DE" w14:textId="77777777" w:rsidR="00241DD6" w:rsidRPr="00B4327F" w:rsidRDefault="00241DD6" w:rsidP="00650D54">
+      <w:pPr>
+        <w:pStyle w:val="DataField11pt-Single"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="436B6381" w14:textId="77777777" w:rsidR="00CD3D06" w:rsidRPr="00763D1D" w:rsidRDefault="00CD3D06" w:rsidP="00CD3D06">
+      <w:pPr>
+        <w:pStyle w:val="DataField11pt-Single"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00763D1D">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00763D1D">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">01RX000275 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">VA RR&amp;D Merit Review Grant (4/1/2010 – 05/31/2015) - </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00763D1D">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>$58</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">0,000 (Principal Investigator) - </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00763D1D">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>“Optimization of Human Tendon Engineering Using Bioreactors”</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00763D1D">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>This VA grant focuses on developing tissue engineered human tendon grafts and translating to a clinical trial of patients with mutilating hand injuries.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E3F60C9" w14:textId="77777777" w:rsidR="00CD3D06" w:rsidRDefault="00CD3D06" w:rsidP="00CD3D06">
       <w:pPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0E727149" w14:textId="38449793" w:rsidR="00763D1D" w:rsidRPr="00B4327F" w:rsidRDefault="00763D1D" w:rsidP="00650D54">
-[...77 lines deleted...]
-    <w:p w14:paraId="6E3F60C9" w14:textId="77777777" w:rsidR="00CD3D06" w:rsidRDefault="00CD3D06" w:rsidP="00CD3D06">
+    <w:p w14:paraId="40CDDA9A" w14:textId="77777777" w:rsidR="00CD3D06" w:rsidRPr="00763D1D" w:rsidRDefault="00CD3D06" w:rsidP="00CD3D06">
       <w:pPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="40CDDA9A" w14:textId="77777777" w:rsidR="00CD3D06" w:rsidRPr="00763D1D" w:rsidRDefault="00CD3D06" w:rsidP="00CD3D06">
+      <w:r w:rsidRPr="00763D1D">
+        <w:t>2014 ASSH Basic Science Research Grant - $20,000 (</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Sponsor for Dr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00763D1D">
+        <w:t>Galvez). – “Reseeding of Tendon-Bone Interfaces in a Rat Model”</w:t>
+      </w:r>
+      <w:r>
+        <w:t>: This seed grant will provide preliminary data for optimized reseeding of tendon-bone interfaces.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="344825A1" w14:textId="77777777" w:rsidR="00CD3D06" w:rsidRPr="00763D1D" w:rsidRDefault="00CD3D06" w:rsidP="00CD3D06"/>
+    <w:p w14:paraId="4ED8699A" w14:textId="77777777" w:rsidR="00CD3D06" w:rsidRPr="00763D1D" w:rsidRDefault="00CD3D06" w:rsidP="00CD3D06">
       <w:pPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
-      </w:pPr>
-      <w:proofErr w:type="gramStart"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00763D1D">
         <w:t>2014 ASSH Basic Science Research Grant - $20,000 (</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Sponsor for Dr. </w:t>
       </w:r>
       <w:r w:rsidRPr="00763D1D">
-        <w:t>Galvez).</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>McGoldrick). – “</w:t>
+      </w:r>
       <w:r w:rsidRPr="00763D1D">
-        <w:t xml:space="preserve"> – “Reseeding of Tendon-Bone Interfaces in a Rat Model”</w:t>
-[...6 lines deleted...]
-    <w:p w14:paraId="4ED8699A" w14:textId="77777777" w:rsidR="00CD3D06" w:rsidRPr="00763D1D" w:rsidRDefault="00CD3D06" w:rsidP="00CD3D06">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Composite Tissue Engineering in Rat and Human Cadaver Models”</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>: This seed grant has provided preliminary data for in vivo models of tendon-bone tissue engineering.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F582A29" w14:textId="77777777" w:rsidR="00CD3D06" w:rsidRPr="00763D1D" w:rsidRDefault="00CD3D06" w:rsidP="00CD3D06"/>
+    <w:p w14:paraId="0EA1BF95" w14:textId="32FB8D3C" w:rsidR="00CD3D06" w:rsidRPr="00763D1D" w:rsidRDefault="00CD3D06" w:rsidP="00B53D89">
       <w:pPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
-        <w:rPr>
-[...39 lines deleted...]
-        <w:autoSpaceDN/>
       </w:pPr>
       <w:r w:rsidRPr="00763D1D">
         <w:t>2013 PSF Investigator Grant – $50,000 (</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Sponsor for Dr. </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00763D1D">
-        <w:t>Chiou</w:t>
-[...3 lines deleted...]
-        <w:t>). “Fl</w:t>
+        <w:t>Chiou). “Fl</w:t>
       </w:r>
       <w:r>
         <w:t>exor Tendon Tissue Engineering”: This funding has allowed us to test the tendon hydrogel in the Achilles tendon model for tendon-bone tissue engineering.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09D51DB0" w14:textId="77777777" w:rsidR="00CD3D06" w:rsidRPr="00763D1D" w:rsidRDefault="00CD3D06" w:rsidP="00CD3D06">
       <w:pPr>
         <w:pStyle w:val="DataField11pt-Single"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="11998082" w14:textId="153DB361" w:rsidR="00B4327F" w:rsidRPr="00763D1D" w:rsidRDefault="00763D1D" w:rsidP="00650D54">
       <w:pPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
       </w:pPr>
       <w:r w:rsidRPr="00763D1D">
         <w:t>2012 PSF Investigator Grant – $50,000 (</w:t>
       </w:r>
       <w:r w:rsidR="00B4327F">
         <w:t xml:space="preserve">Sponsor for Dr. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00763D1D">
         <w:t>Farnebo</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00763D1D">
         <w:t>). “Tissue Engineering of Tendon Bone Constructs”</w:t>
       </w:r>
       <w:r w:rsidR="00B4327F">
         <w:t>: This funding has allowed us to establish the Achilles tendon model for tendon-bone tissue engineering.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="19BE92C0" w14:textId="77777777" w:rsidR="00763D1D" w:rsidRPr="00763D1D" w:rsidRDefault="00763D1D" w:rsidP="00650D54"/>
     <w:p w14:paraId="2F1243AF" w14:textId="7530FD9E" w:rsidR="00B4327F" w:rsidRPr="00763D1D" w:rsidRDefault="00763D1D" w:rsidP="00650D54">
       <w:pPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="0024076C">
         <w:t>2012 ASSH Basic Science Research Grant - $20,000</w:t>
       </w:r>
       <w:r w:rsidR="00B4327F">
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r w:rsidR="00B4327F">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>Principal Investigator)</w:t>
       </w:r>
       <w:r w:rsidRPr="0024076C">
-        <w:t>.</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> – “Flexor Tendon Reconstruction with Biocompatible Tendon-Bone Composite Constructs”</w:t>
+        <w:t>. – “Flexor Tendon Reconstruction with Biocompatible Tendon-Bone Composite Constructs”</w:t>
       </w:r>
       <w:r w:rsidR="00B4327F">
         <w:t>: This funding has allowed us to establish the human distal phalanx-flexor tendon model for tendon-bone tissue engineering.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="79A6614C" w14:textId="77777777" w:rsidR="00763D1D" w:rsidRPr="0024076C" w:rsidRDefault="00763D1D" w:rsidP="00650D54"/>
-    <w:p w14:paraId="4DF5C4C1" w14:textId="7EF4AC5D" w:rsidR="00E67A05" w:rsidRPr="00B4327F" w:rsidRDefault="00763D1D" w:rsidP="00650D54">
+    <w:p w14:paraId="4DF5C4C1" w14:textId="334369D6" w:rsidR="00E67A05" w:rsidRDefault="00763D1D" w:rsidP="00650D54">
       <w:pPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00904491">
         <w:t xml:space="preserve">2011 VA RR&amp;D Pilot Grant - $100,000. </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00B4327F">
-        <w:t>(Principal Investigator).</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">(Principal Investigator). </w:t>
       </w:r>
       <w:r w:rsidRPr="00904491">
         <w:t>“Tissue Engineered Bone-Ligament and Bone-Tendon Constructs for Extremity Reconstruction”</w:t>
       </w:r>
       <w:r w:rsidR="00B4327F">
         <w:t>: This funding has allowed us to investigate rat and human models for tendon-bone tissue engineering.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00E67A05" w:rsidRPr="00B4327F" w:rsidSect="00EC4024">
-      <w:headerReference w:type="first" r:id="rId12"/>
+    <w:p w14:paraId="3C40099D" w14:textId="7FBDA1D3" w:rsidR="00582D07" w:rsidRDefault="00582D07" w:rsidP="00650D54">
+      <w:pPr>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0324A5D4" w14:textId="0A2FE736" w:rsidR="00582D07" w:rsidRPr="00582D07" w:rsidRDefault="00582D07" w:rsidP="00582D07">
+      <w:pPr>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+      </w:pPr>
+      <w:r w:rsidRPr="00582D07">
+        <w:t>2010 VA RR&amp;D Merit Review Pilot Grant - $180,000. (Co-Investigator)</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00582D07">
+        <w:t>B7366P – “Cast Immobilization as a Model of Complex Regional Pain Syndrome”</w:t>
+      </w:r>
+      <w:r>
+        <w:t>: This funding allowed us to investigate mechanisms of CRPS.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FFA6ED0" w14:textId="77777777" w:rsidR="00582D07" w:rsidRPr="00582D07" w:rsidRDefault="00582D07" w:rsidP="00582D07">
+      <w:pPr>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21DCDC0C" w14:textId="40518C96" w:rsidR="00582D07" w:rsidRPr="00582D07" w:rsidRDefault="00582D07" w:rsidP="00582D07">
+      <w:pPr>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+      </w:pPr>
+      <w:r w:rsidRPr="00582D07">
+        <w:t xml:space="preserve">2006 VA Medical Merit Review Grant - $440,000 </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">(Principal Investigator). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00582D07">
+        <w:t>“Tissue Engineered Flexor Tendon Grafts for Extremity Reconstruction”</w:t>
+      </w:r>
+      <w:r>
+        <w:t>: This funding allowed us to perform in vitro and in vivo studies to determine mechanisms of graft repopulation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30F271C1" w14:textId="77777777" w:rsidR="00582D07" w:rsidRPr="00582D07" w:rsidRDefault="00582D07" w:rsidP="00582D07">
+      <w:pPr>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="682CE342" w14:textId="5D2EC588" w:rsidR="00582D07" w:rsidRPr="00582D07" w:rsidRDefault="00582D07" w:rsidP="00582D07">
+      <w:pPr>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+      </w:pPr>
+      <w:r w:rsidRPr="00582D07">
+        <w:t xml:space="preserve">2006 VA RR&amp;D Merit Review Grant – $330,000 </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">(Principal Investigator). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00582D07">
+        <w:t>“Optimization of Bioengineered Tendons Using Bioreactors and Stem Cells”</w:t>
+      </w:r>
+      <w:r>
+        <w:t>: This funding allowed us to examine the effect of stem cells and bioreactors on tendon healing.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D1746CD" w14:textId="77777777" w:rsidR="00582D07" w:rsidRPr="00582D07" w:rsidRDefault="00582D07" w:rsidP="00582D07">
+      <w:pPr>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="154304B2" w14:textId="159DAA50" w:rsidR="00582D07" w:rsidRDefault="00582D07" w:rsidP="00582D07">
+      <w:pPr>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">2001 VA Merit Review Grant – $360,000 (Principal Investigator). “Modulation of </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>TGF-Beta</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+        </w:rPr>
+        <w:t></w:t>
+      </w:r>
+      <w:r>
+        <w:t>in</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> Flexor Tendon Wound Healing”: This funding allowed us to modulate growth factors to improve flexor tendon wound healing.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4717CAA0" w14:textId="77777777" w:rsidR="00582D07" w:rsidRDefault="00582D07" w:rsidP="00582D07"/>
+    <w:p w14:paraId="05162907" w14:textId="674E7ED8" w:rsidR="00582D07" w:rsidRDefault="00582D07" w:rsidP="00582D07">
+      <w:pPr>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+      </w:pPr>
+      <w:r>
+        <w:t>2001 Stanford University OTL Research Award - $25,000 (Principal Investigator). “Tissue Engineered Cartilage Grafts in the Hand”: This funding allowed us to form tissue engineered cartilage grafts</w:t>
+      </w:r>
+      <w:r w:rsidR="00A94AB6">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E30B6B4" w14:textId="77777777" w:rsidR="00582D07" w:rsidRDefault="00582D07" w:rsidP="00582D07"/>
+    <w:p w14:paraId="747F6CFE" w14:textId="5CDCEE24" w:rsidR="00582D07" w:rsidRDefault="00582D07" w:rsidP="00A94AB6">
+      <w:pPr>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">12/1/96 – 11/30/02 NIH/NIGMS 7RO1 GM41343-09-12 </w:t>
+      </w:r>
+      <w:r w:rsidR="00A94AB6">
+        <w:t>(Co-Investigator).</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> “Fetal Wound Repair: Cellular and Biochemical Mechanisms” </w:t>
+      </w:r>
+      <w:r w:rsidR="00A94AB6">
+        <w:t>This funding allowed us to determine mechanisms of wound healing in the fetal environment.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55BB895A" w14:textId="77777777" w:rsidR="00582D07" w:rsidRDefault="00582D07" w:rsidP="00582D07"/>
+    <w:p w14:paraId="5446B722" w14:textId="4BEB7B2E" w:rsidR="00582D07" w:rsidRDefault="00582D07" w:rsidP="00241DD6">
+      <w:pPr>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+      </w:pPr>
+      <w:r>
+        <w:t>1998 VA Merit Review MREP Research Grant - $165,000</w:t>
+      </w:r>
+      <w:r w:rsidR="00A94AB6">
+        <w:t xml:space="preserve"> (Principal Investigator). </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">“Modulation of </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>TGF-Beta</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+        </w:rPr>
+        <w:t></w:t>
+      </w:r>
+      <w:r>
+        <w:t>in</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> Flexor Tendon Wound Healing”</w:t>
+      </w:r>
+      <w:r w:rsidR="00A94AB6">
+        <w:t>. This initial funding allowed us to establish our molecular laboratory investigating flexor tendon wound healing and reconstruction.</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="00582D07" w:rsidSect="00EC4024">
+      <w:headerReference w:type="first" r:id="rId11"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:formProt w:val="0"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="00D1DB15" w14:textId="77777777" w:rsidR="00437B3A" w:rsidRDefault="00437B3A">
+    <w:p w14:paraId="01EEB690" w14:textId="77777777" w:rsidR="009666E1" w:rsidRDefault="009666E1">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="44EF494A" w14:textId="77777777" w:rsidR="00437B3A" w:rsidRDefault="00437B3A">
+    <w:p w14:paraId="1794EC54" w14:textId="77777777" w:rsidR="009666E1" w:rsidRDefault="009666E1">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
-    <w:panose1 w:val="00000000000000000000"/>
+    <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
-    <w:family w:val="auto"/>
+    <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
-    <w:family w:val="auto"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
-    <w:family w:val="auto"/>
-    <w:pitch w:val="variable"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
-    <w:charset w:val="02"/>
-    <w:family w:val="auto"/>
+    <w:charset w:val="4D"/>
+    <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
-    <w:family w:val="auto"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times">
-    <w:panose1 w:val="02000500000000000000"/>
-[...5 lines deleted...]
-  <w:font w:name="Arial Unicode MS">
+    <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00002FF" w:usb1="5000205A" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial Unicode MS">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
     <w:sig w:usb0="F7FFAFFF" w:usb1="E9DFFFFF" w:usb2="0000003F" w:usb3="00000000" w:csb0="003F01FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
-    <w:altName w:val="Cambria"/>
-    <w:panose1 w:val="00000000000000000000"/>
+    <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
-    <w:notTrueType/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:panose1 w:val="020B0600040502020204"/>
     <w:charset w:val="00"/>
-    <w:family w:val="auto"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Helvetica">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="5000785B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="ＭＳ ゴシック">
-[...3 lines deleted...]
-    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  <w:font w:name="MS Gothic">
+    <w:altName w:val="ＭＳ ゴシック"/>
+    <w:panose1 w:val="020B0609070205080204"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
-    <w:family w:val="auto"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00002EF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="ＭＳ 明朝">
-[...3 lines deleted...]
-    <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
+  <w:font w:name="MS Mincho">
+    <w:altName w:val="ＭＳ 明朝"/>
+    <w:panose1 w:val="02020609040205080304"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
-    <w:family w:val="auto"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="05E1ABFA" w14:textId="77777777" w:rsidR="00437B3A" w:rsidRDefault="00437B3A">
+    <w:p w14:paraId="094B7937" w14:textId="77777777" w:rsidR="009666E1" w:rsidRDefault="009666E1">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3C2703DA" w14:textId="77777777" w:rsidR="00437B3A" w:rsidRDefault="00437B3A">
+    <w:p w14:paraId="5B02720F" w14:textId="77777777" w:rsidR="009666E1" w:rsidRDefault="009666E1">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0561BCBD" w14:textId="77777777" w:rsidR="00EC4024" w:rsidRDefault="00EC4024" w:rsidP="00EC4024">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="44111D97" w14:textId="77777777" w:rsidR="00EC4024" w:rsidRDefault="00EC4024" w:rsidP="00EC4024">
+  <w:p w14:paraId="7C12811F" w14:textId="77777777" w:rsidR="002308C1" w:rsidRDefault="002308C1" w:rsidP="002308C1">
     <w:pPr>
       <w:pStyle w:val="OMBInfo"/>
     </w:pPr>
     <w:r>
-      <w:t>OMB No. 0925-0001 and 0925-0002 (Rev. 11/16 Approved Through 10/31/2018)</w:t>
+      <w:t>OMB No. 0925-0001 and 0925-0002 (Rev. 09/17 Approved Through 03/31/2020)</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="39DF3C17" w14:textId="77777777" w:rsidR="00EC4024" w:rsidRDefault="00EC4024" w:rsidP="00EC4024">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:abstractNum w:abstractNumId="0">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7C"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="5486ED7A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="ListNumber5"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7D"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="FD009D2A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="ListNumber4"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7E"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="04488676"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="ListNumber3"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7F"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="2C6EE5CE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="ListNumber2"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF80"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="AB86BCA8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="ListBullet5"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF81"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="25B4CBEA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="ListBullet4"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF82"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="D1761C76"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="ListBullet3"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF83"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="C1DCA676"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="ListBullet2"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF88"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="02B2C318"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="ListNumber"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF89"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="9C26D018"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="ListBullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00DE6AC5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CC882E24"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -4314,51 +4012,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="031600E4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9B7EB438"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -4427,51 +4125,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="03B6055E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="494A2C1E"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -4540,51 +4238,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="08A979A2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="28FE0424"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -4653,51 +4351,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="103B477F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="38F21192"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -4766,71 +4464,71 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="138E681E"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="04090013"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="5"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="13F97E97"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5A366460"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -4899,51 +4597,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D243581"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9DF4227A"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -5012,51 +4710,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="26E610B6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="92DEC8EE"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -5125,51 +4823,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="289E76A2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E3D888DA"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -5238,51 +4936,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2ED61338"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="24FC56EA"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -5351,51 +5049,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="31B11E7C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9828D836"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -5440,51 +5138,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="382A5B82"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="86E45714"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -5553,51 +5251,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="43A60543"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3042BDC6"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -5666,51 +5364,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4D9E62D8"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="55E0F6FE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="540"/>
         </w:tabs>
         <w:ind w:left="540" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5782,51 +5480,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5580"/>
         </w:tabs>
         <w:ind w:left="5580" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6300"/>
         </w:tabs>
         <w:ind w:left="6300" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="576D2D79"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="53345EAC"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -5895,51 +5593,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="60FB42C7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="25F48AF4"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -6008,51 +5706,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6B09135F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C39A8B1A"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -6094,51 +5792,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28">
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6F88114D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F578A80A"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -6207,51 +5905,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29">
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7121493A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0D886A56"/>
     <w:lvl w:ilvl="0" w:tplc="5714BDC2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6323,51 +6021,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30">
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="74867D5D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C24C592A"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -6412,71 +6110,71 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31">
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="74EC4447"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="04090001"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32">
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7DEB6C61"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1100B21C"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -6545,440 +6243,542 @@
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1591967184">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="1401976206">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="2079785869">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="94834108">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="217519655">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="1386561521">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="1772700486">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="197133396">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="9" w16cid:durableId="91781808">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="10" w16cid:durableId="18626201">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="11">
+  <w:num w:numId="11" w16cid:durableId="1724790336">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="12">
+  <w:num w:numId="12" w16cid:durableId="1654796252">
     <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="13">
+  <w:num w:numId="13" w16cid:durableId="1053312920">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="14">
+  <w:num w:numId="14" w16cid:durableId="1022393135">
     <w:abstractNumId w:val="31"/>
   </w:num>
-  <w:num w:numId="15">
+  <w:num w:numId="15" w16cid:durableId="1271430167">
     <w:abstractNumId w:val="27"/>
   </w:num>
-  <w:num w:numId="16">
+  <w:num w:numId="16" w16cid:durableId="1785808126">
     <w:abstractNumId w:val="30"/>
   </w:num>
-  <w:num w:numId="17">
+  <w:num w:numId="17" w16cid:durableId="1676835915">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="18">
+  <w:num w:numId="18" w16cid:durableId="716975530">
     <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="19">
+  <w:num w:numId="19" w16cid:durableId="1984500949">
     <w:abstractNumId w:val="29"/>
   </w:num>
-  <w:num w:numId="20">
+  <w:num w:numId="20" w16cid:durableId="238255691">
     <w:abstractNumId w:val="28"/>
   </w:num>
-  <w:num w:numId="21">
+  <w:num w:numId="21" w16cid:durableId="280309922">
     <w:abstractNumId w:val="32"/>
   </w:num>
-  <w:num w:numId="22">
+  <w:num w:numId="22" w16cid:durableId="884290530">
     <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="23">
+  <w:num w:numId="23" w16cid:durableId="312418806">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="24">
+  <w:num w:numId="24" w16cid:durableId="867912711">
     <w:abstractNumId w:val="25"/>
   </w:num>
-  <w:num w:numId="25">
+  <w:num w:numId="25" w16cid:durableId="1832984112">
     <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="26">
+  <w:num w:numId="26" w16cid:durableId="960577191">
     <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="27">
+  <w:num w:numId="27" w16cid:durableId="1754356701">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="28">
+  <w:num w:numId="28" w16cid:durableId="257104497">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="29">
+  <w:num w:numId="29" w16cid:durableId="159926574">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="30">
+  <w:num w:numId="30" w16cid:durableId="2093768941">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="31">
+  <w:num w:numId="31" w16cid:durableId="499194900">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="32">
+  <w:num w:numId="32" w16cid:durableId="1217427600">
     <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="33">
+  <w:num w:numId="33" w16cid:durableId="453913393">
     <w:abstractNumId w:val="26"/>
   </w:num>
-  <w:num w:numId="34">
+  <w:num w:numId="34" w16cid:durableId="1776096216">
     <w:abstractNumId w:val="14"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
-  <w:zoom w:percent="150"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="222"/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="360"/>
   <w:doNotHyphenateCaps/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:drawingGridVerticalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="3"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="003F6A45"/>
+    <w:rsid w:val="00004C14"/>
     <w:rsid w:val="00007231"/>
     <w:rsid w:val="000077EE"/>
     <w:rsid w:val="00023A7A"/>
     <w:rsid w:val="00067621"/>
     <w:rsid w:val="000C60CD"/>
     <w:rsid w:val="000D76CE"/>
     <w:rsid w:val="000E3BEC"/>
+    <w:rsid w:val="001020DA"/>
     <w:rsid w:val="00122EB3"/>
     <w:rsid w:val="00132CA6"/>
     <w:rsid w:val="0014571A"/>
     <w:rsid w:val="00170D87"/>
     <w:rsid w:val="00177D49"/>
     <w:rsid w:val="001A2C58"/>
     <w:rsid w:val="001C065C"/>
+    <w:rsid w:val="002308C1"/>
+    <w:rsid w:val="00241DD6"/>
     <w:rsid w:val="002506F6"/>
     <w:rsid w:val="0028051C"/>
     <w:rsid w:val="002900EE"/>
     <w:rsid w:val="002A05D8"/>
     <w:rsid w:val="002B7443"/>
     <w:rsid w:val="002D7520"/>
     <w:rsid w:val="002E2BB8"/>
     <w:rsid w:val="002E5125"/>
     <w:rsid w:val="00321A19"/>
     <w:rsid w:val="0035045F"/>
     <w:rsid w:val="0037667F"/>
     <w:rsid w:val="00382AB6"/>
     <w:rsid w:val="00383712"/>
     <w:rsid w:val="003C2647"/>
     <w:rsid w:val="003C62D6"/>
     <w:rsid w:val="003D2399"/>
     <w:rsid w:val="003F6A45"/>
     <w:rsid w:val="00432346"/>
     <w:rsid w:val="00437B3A"/>
     <w:rsid w:val="00447F3A"/>
     <w:rsid w:val="004759D9"/>
     <w:rsid w:val="0049068A"/>
     <w:rsid w:val="004A309E"/>
     <w:rsid w:val="004A3FC8"/>
     <w:rsid w:val="00503B57"/>
     <w:rsid w:val="005145BB"/>
     <w:rsid w:val="00517BFD"/>
     <w:rsid w:val="0054471F"/>
     <w:rsid w:val="005461F3"/>
     <w:rsid w:val="00547118"/>
     <w:rsid w:val="00547AC9"/>
+    <w:rsid w:val="00582D07"/>
     <w:rsid w:val="00592740"/>
     <w:rsid w:val="005C2BDD"/>
     <w:rsid w:val="005C2CF8"/>
     <w:rsid w:val="005C47A8"/>
     <w:rsid w:val="005E406E"/>
+    <w:rsid w:val="005E579D"/>
+    <w:rsid w:val="005F45DA"/>
     <w:rsid w:val="005F5F51"/>
     <w:rsid w:val="006000EA"/>
     <w:rsid w:val="00601C69"/>
     <w:rsid w:val="00616BCC"/>
     <w:rsid w:val="00624261"/>
     <w:rsid w:val="00646AF9"/>
     <w:rsid w:val="00650D54"/>
     <w:rsid w:val="00656AB8"/>
     <w:rsid w:val="006609B6"/>
     <w:rsid w:val="0068699D"/>
     <w:rsid w:val="006A353C"/>
     <w:rsid w:val="006A56FC"/>
     <w:rsid w:val="006B2D1C"/>
     <w:rsid w:val="006C1E1F"/>
     <w:rsid w:val="006E6FB5"/>
     <w:rsid w:val="007050F5"/>
     <w:rsid w:val="0071140F"/>
     <w:rsid w:val="00722C8F"/>
+    <w:rsid w:val="007277AF"/>
     <w:rsid w:val="00763D1D"/>
     <w:rsid w:val="00763DE9"/>
     <w:rsid w:val="00781234"/>
     <w:rsid w:val="007B7AF3"/>
     <w:rsid w:val="008073EB"/>
     <w:rsid w:val="00843027"/>
     <w:rsid w:val="008535D0"/>
     <w:rsid w:val="00874EBC"/>
     <w:rsid w:val="009211D3"/>
     <w:rsid w:val="00933173"/>
     <w:rsid w:val="00934124"/>
     <w:rsid w:val="00952A27"/>
+    <w:rsid w:val="009666E1"/>
+    <w:rsid w:val="009D2CE1"/>
     <w:rsid w:val="009D7E97"/>
     <w:rsid w:val="009E52CA"/>
     <w:rsid w:val="009F72E5"/>
     <w:rsid w:val="00A03FFA"/>
     <w:rsid w:val="00A04942"/>
     <w:rsid w:val="00A04B52"/>
     <w:rsid w:val="00A10307"/>
     <w:rsid w:val="00A1469B"/>
     <w:rsid w:val="00A14EF5"/>
     <w:rsid w:val="00A26D0F"/>
     <w:rsid w:val="00A42D9B"/>
     <w:rsid w:val="00A55D1D"/>
     <w:rsid w:val="00A63D7C"/>
     <w:rsid w:val="00A7514C"/>
     <w:rsid w:val="00A8122C"/>
     <w:rsid w:val="00A83312"/>
+    <w:rsid w:val="00A94AB6"/>
     <w:rsid w:val="00AD5F16"/>
     <w:rsid w:val="00AE41C4"/>
     <w:rsid w:val="00B14B06"/>
     <w:rsid w:val="00B4327F"/>
     <w:rsid w:val="00B53D89"/>
     <w:rsid w:val="00B96956"/>
+    <w:rsid w:val="00BD1CCB"/>
     <w:rsid w:val="00C05C55"/>
     <w:rsid w:val="00C076C6"/>
     <w:rsid w:val="00C1247F"/>
     <w:rsid w:val="00C137DA"/>
     <w:rsid w:val="00C3113F"/>
     <w:rsid w:val="00C341C1"/>
     <w:rsid w:val="00C42067"/>
     <w:rsid w:val="00C4536F"/>
     <w:rsid w:val="00C46ADA"/>
     <w:rsid w:val="00C85025"/>
     <w:rsid w:val="00C918BD"/>
     <w:rsid w:val="00C94E59"/>
     <w:rsid w:val="00CA680A"/>
     <w:rsid w:val="00CB55CA"/>
     <w:rsid w:val="00CD3D06"/>
     <w:rsid w:val="00CE0951"/>
     <w:rsid w:val="00CF68A2"/>
     <w:rsid w:val="00D144CC"/>
+    <w:rsid w:val="00D16862"/>
     <w:rsid w:val="00D3779E"/>
     <w:rsid w:val="00D679E5"/>
     <w:rsid w:val="00D74391"/>
-    <w:rsid w:val="00D76E38"/>
     <w:rsid w:val="00D83360"/>
     <w:rsid w:val="00DB7B85"/>
     <w:rsid w:val="00DD31B4"/>
     <w:rsid w:val="00DF7645"/>
     <w:rsid w:val="00E047AD"/>
     <w:rsid w:val="00E127A1"/>
     <w:rsid w:val="00E20E6D"/>
     <w:rsid w:val="00E355C2"/>
     <w:rsid w:val="00E53B95"/>
     <w:rsid w:val="00E67A05"/>
     <w:rsid w:val="00E74AB7"/>
     <w:rsid w:val="00E81FE1"/>
     <w:rsid w:val="00E87BB1"/>
     <w:rsid w:val="00E90203"/>
     <w:rsid w:val="00EA0405"/>
     <w:rsid w:val="00EC4024"/>
     <w:rsid w:val="00EF4C32"/>
     <w:rsid w:val="00EF69CD"/>
     <w:rsid w:val="00F02126"/>
     <w:rsid w:val="00F07AB3"/>
     <w:rsid w:val="00F262AB"/>
+    <w:rsid w:val="00F32774"/>
     <w:rsid w:val="00F41B51"/>
     <w:rsid w:val="00F6502A"/>
     <w:rsid w:val="00F7284D"/>
     <w:rsid w:val="00FA00C6"/>
     <w:rsid w:val="00FE52B9"/>
     <w:rsid w:val="00FF1D5B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="4DF5C490"/>
+  <w15:docId w15:val="{6ED001F1-0027-894C-8F1B-D8A559037C65}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="276">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
-    <w:lsdException w:name="Body Text" w:uiPriority="99"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
-    <w:lsdException w:name="HTML Cite" w:uiPriority="99"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -7047,50 +6847,150 @@
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00A04B52"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="002B7443"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="12" w:color="auto"/>
       </w:pBdr>
@@ -7472,65 +7372,58 @@
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading3"/>
     <w:rsid w:val="00656AB8"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="22"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FormFieldCaption1">
     <w:name w:val="Form Field Caption1"/>
     <w:basedOn w:val="FormFieldCaption"/>
     <w:qFormat/>
     <w:rsid w:val="002B7443"/>
     <w:pPr>
       <w:spacing w:after="160"/>
     </w:pPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:rsid w:val="002B7443"/>
     <w:tblPr>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
-      <w:tblCellMar>
-[...4 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="002B7443"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentText">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CommentTextChar"/>
     <w:rsid w:val="002B7443"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
     <w:name w:val="Comment Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="CommentText"/>
@@ -7665,860 +7558,78 @@
     <w:rsid w:val="00CB55CA"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:rsid w:val="00EC4024"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4320"/>
         <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:rsid w:val="00EC4024"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-</w:styles>
-[...194 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:styleId="FollowedHyperlink">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="009D2CE1"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...1 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading1">
-[...45 lines deleted...]
-    <w:name w:val="Normal Table"/>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:tblPr>
-[...23 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="00A94AB6"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times" w:hAnsi="Times" w:cs="Times"/>
-[...523 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="65881308">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="98650630">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -8672,50 +7783,63 @@
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="659964180">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="789399953">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="878247965">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="967662271">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
@@ -9054,56 +8178,55 @@
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2053575529">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
-  <w:doNotSaveAsSingleFile/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/sites/myncbi/12Mlx0wkbCzQ7/bibliography/52533274/public/?sort=date&amp;direction=ascending" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/sites/myncbi/12Mlx0wkbCzQ7/bibliography/52533274/public/?sort=date&amp;direction=ascending" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -9317,93 +8440,78 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns="" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...13 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100055B51225CD12F448FAA5C7D33BC6823" ma:contentTypeVersion="13" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="26cbfcbef053278b4e6f8e004539346f">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="97b54082-1e85-426d-afc6-16ad99d216c1" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="2abc594a1d6fed328c6ae9b8901bef44" ns2:_="">
     <xsd:import namespace="97b54082-1e85-426d-afc6-16ad99d216c1"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:File_x0020_Status" minOccurs="0"/>
                 <xsd:element ref="ns2:Category"/>
                 <xsd:element ref="ns2:CR_ID" minOccurs="0"/>
                 <xsd:element ref="ns2:Form_x0020_Set"/>
                 <xsd:element ref="ns2:Test_x0020_Comment" minOccurs="0"/>
                 <xsd:element ref="ns2:OMB_x0020_No_x002e_" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="97b54082-1e85-426d-afc6-16ad99d216c1" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
@@ -9552,116 +8660,131 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <File_x0020_Status xmlns="97b54082-1e85-426d-afc6-16ad99d216c1">Final</File_x0020_Status>
+    <Category xmlns="97b54082-1e85-426d-afc6-16ad99d216c1">Master</Category>
+    <CR_ID xmlns="97b54082-1e85-426d-afc6-16ad99d216c1" xsi:nil="true"/>
+    <Form_x0020_Set xmlns="97b54082-1e85-426d-afc6-16ad99d216c1">SF424</Form_x0020_Set>
+    <Test_x0020_Comment xmlns="97b54082-1e85-426d-afc6-16ad99d216c1">posted 11/25/2014
+12/2/2014 Brian updated default font sizes to Arial 11 in data entry areas. Fixed order of "eRA Commons User Name" and "Position Title" in first section.
+12/4/2014 Brian updated formatting to client's selection of everything as Arial 11</Test_x0020_Comment>
+    <OMB_x0020_No_x002e_ xmlns="97b54082-1e85-426d-afc6-16ad99d216c1">0925-0046</OMB_x0020_No_x002e_>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3A4A9A40-AA55-4CBA-93F5-B14C65A49478}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2A76CE26-06FF-4835-817C-1A5CD3E7E1B8}">
-[...8 lines deleted...]
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E0FCA8A7-F4A5-487C-85E7-9D1F71C6A596}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="97b54082-1e85-426d-afc6-16ad99d216c1"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2A76CE26-06FF-4835-817C-1A5CD3E7E1B8}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="97b54082-1e85-426d-afc6-16ad99d216c1"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>1954</Words>
-[...1 lines deleted...]
-  <Application>Microsoft Macintosh Word</Application>
+  <Words>2140</Words>
+  <Characters>12199</Characters>
+  <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>92</Lines>
-  <Paragraphs>26</Paragraphs>
+  <Lines>101</Lines>
+  <Paragraphs>28</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>OMB No. 0925-0046, Biographical Sketch Format Page</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>DHHS/PHS/NIH</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>13070</CharactersWithSpaces>
+  <CharactersWithSpaces>14311</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:i4>2752620</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>http://publicaccess.nih.gov/submit_process_journals.htm</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>